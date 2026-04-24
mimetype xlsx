--- v0 (2025-10-16)
+++ v1 (2026-04-24)
@@ -51,306 +51,306 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>LMS</t>
   </si>
   <si>
     <t>LEI MUNICIPAL SANCIONADA</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/147/lei_no_802_2013_de_02_de_janeiro_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/147/lei_no_802_2013_de_02_de_janeiro_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE MANICORÉ E DÁ OUTAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Manicoré</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/144/lei_no_803_2013_de_25_de_fevereiro_de_2013.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/144/lei_no_803_2013_de_25_de_fevereiro_de_2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMOS DE CONVÊNIOS AJUSTES E CONGÊNERES COM A UNIÃO, GOVERNO DO ESTADO, AUTARQUIAS, EMPRESAS PUBLICAS, SOCIEDADE DE ECOMIMIA MISTA E INSTIÇÕES DE CREDITO, NO EXERCÍCIO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/148/lei_no_806_2013_de_01_de_abril_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/148/lei_no_806_2013_de_01_de_abril_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>institui o programa habitacional ,, morar melhor, e dá outras providências</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/149/lei_no_807_2013_de_23_de_abril_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/149/lei_no_807_2013_de_23_de_abril_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>institui o programa municipal de desenvolvimento da cadeia produtiva da aquicultura familiar bem como utilizar recursos na promoção de ações de apoio e incentivo á atividade, e dá outras providências .</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/170/lei_no_810_2013_de_06_de_maio_de_2013.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/170/lei_no_810_2013_de_06_de_maio_de_2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL  A DESENVOLVER AÇÕES PARA IMPLEMENTAR O PROGRAMA MINHA CASA, MINHA VIDA - PMCMV, ESTABELECIDA PELA LEI FEDERAL Nº11.977/2009 ALTERADA PELA LEI FEDERAL Nº 12.424/211 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/151/lei_no_811_2013_de_22_de_maio_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/151/lei_no_811_2013_de_22_de_maio_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a nomenclatura do centro de Manicoré, e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/145/lei_no_812_2013_de_09_de_julho_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/145/lei_no_812_2013_de_09_de_julho_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 (ANO REFERÊNCIA DE 2013) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/146/lei_no_813_2013_de_15_de_julho_de_2013.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/146/lei_no_813_2013_de_15_de_julho_de_2013.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS NORMAS PARA A LOTAÇÃO DE PROFESSORES NAS ESCOLAS PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/150/lei_no_814_2013_de_13_de_agosto_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/150/lei_no_814_2013_de_13_de_agosto_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a "Associação dos Agricultores e Agroextrativistas da Vila da Liberdade e Ilha das Onças (AVILION) e dá outras Providências.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/152/lei_no_815_2013_de_13_de_agosto_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/152/lei_no_815_2013_de_13_de_agosto_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>Considera os forrós de rua como Patrimõnio  cultural e imaterial do Municipal de Manicoré dá outras providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/153/lei_no_816_2013_de_19_de_agosto_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/153/lei_no_816_2013_de_19_de_agosto_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>Institui o dia do Evangélico no Municipio de Manicoré e dá outas providéncias.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/154/lei_no_817_2013_de_03_de_setembro_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/154/lei_no_817_2013_de_03_de_setembro_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO SANITÁRIO DO MUNICÍPIO DE MANICORÉ, ESTABELECE INFRAÇÕES SANITÁRIAS E AS PENALIDADES, DETERMINA O PROCEDIMENTO ADMINISTRATIVO PARA APURAÇÃO DE INFRAÇÃO SANITÁRIA INSTITUI A TAXA DE INSPEÇÃO SANITÁRIA, A LICENÇA SANITÁRIA, A CADERNETA DE INSPEÇÃO SANITÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/155/lei_no_818_2013_de_03_de_setembro_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/155/lei_no_818_2013_de_03_de_setembro_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE NUTRIÇÃO INFANTIL - LEITE DO MEU FILHO NO MUNICÍPIO DE MANICORÉ, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/157/lei_no_819_2013_de_23_de_setembro_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/157/lei_no_819_2013_de_23_de_setembro_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS PARA PERMANÊNCIA DE BARRACAS E OCUPAÇÃO DAS VIAS PÚBLICAS DA ÁREA DO ARRAIAL DE NOSSA SENHORA DAS DORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/158/lei_no_820_2013_de_08_de_outubro_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/158/lei_no_820_2013_de_08_de_outubro_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA E REFORMULA O CONSELHO MUNICIPAL DE SAÚDE DE MANICORÉ-AM, ALTERA A LEI N°742 DE 29 DE DEZEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/</t>
+    <t>http://sapl.manicore.am.leg.br/media/</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A COOPERATIVA DOS AQUICULTORES SUSTENTÁVEIS DE MANICORÉ, COM SEDE E FORO DA CIDADE DE MANICORÉ, ESTADO DO AMAZONAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/160/lei_no_822_2013_de_25_de_novembro_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/160/lei_no_822_2013_de_25_de_novembro_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE MANICORÉ, ESTADO DO AMAZONAS, PARA O QUADRIENIO DE 2014 A 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/161/lei_no_823_2013_de_03_de_dezembro_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/161/lei_no_823_2013_de_03_de_dezembro_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMENCLATURA DA ESCOLA MUNICIPAL DO BAIRRO DO ROSÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/162/lei_no_824_2013_de_03_de_dezembro_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/162/lei_no_824_2013_de_03_de_dezembro_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS ESCOLAS PÚBLICAS MUNICIPAIS OU GOVERNADAS, INSTALADAS NO ÂMBITO DO MUNICÍPIO DE MANICORÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/163/lei_no_825_2013_de_16_de_dezembro_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/163/lei_no_825_2013_de_16_de_dezembro_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MANICORÉ PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/156/lei_no_826_2013_de_23_de_dezembro_de_2013_compressed.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/156/lei_no_826_2013_de_23_de_dezembro_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE MANICORÉ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/164/lei_no_819_2013_de_23_de_setembro_de_2013.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/164/lei_no_819_2013_de_23_de_setembro_de_2013.pdf</t>
   </si>
   <si>
     <t>Estabelecer regras para permanência de barracas e ocupação das vias públicos na área do Arraial de Nossa Senhora das Dores e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -657,68 +657,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/147/lei_no_802_2013_de_02_de_janeiro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/144/lei_no_803_2013_de_25_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/148/lei_no_806_2013_de_01_de_abril_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/149/lei_no_807_2013_de_23_de_abril_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/170/lei_no_810_2013_de_06_de_maio_de_2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/151/lei_no_811_2013_de_22_de_maio_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/145/lei_no_812_2013_de_09_de_julho_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/146/lei_no_813_2013_de_15_de_julho_de_2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/150/lei_no_814_2013_de_13_de_agosto_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/152/lei_no_815_2013_de_13_de_agosto_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/153/lei_no_816_2013_de_19_de_agosto_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/154/lei_no_817_2013_de_03_de_setembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/155/lei_no_818_2013_de_03_de_setembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/157/lei_no_819_2013_de_23_de_setembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/158/lei_no_820_2013_de_08_de_outubro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/160/lei_no_822_2013_de_25_de_novembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/161/lei_no_823_2013_de_03_de_dezembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/162/lei_no_824_2013_de_03_de_dezembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/163/lei_no_825_2013_de_16_de_dezembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/156/lei_no_826_2013_de_23_de_dezembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/164/lei_no_819_2013_de_23_de_setembro_de_2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/147/lei_no_802_2013_de_02_de_janeiro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/144/lei_no_803_2013_de_25_de_fevereiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/148/lei_no_806_2013_de_01_de_abril_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/149/lei_no_807_2013_de_23_de_abril_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/170/lei_no_810_2013_de_06_de_maio_de_2013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/151/lei_no_811_2013_de_22_de_maio_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/145/lei_no_812_2013_de_09_de_julho_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/146/lei_no_813_2013_de_15_de_julho_de_2013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/150/lei_no_814_2013_de_13_de_agosto_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/152/lei_no_815_2013_de_13_de_agosto_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/153/lei_no_816_2013_de_19_de_agosto_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/154/lei_no_817_2013_de_03_de_setembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/155/lei_no_818_2013_de_03_de_setembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/157/lei_no_819_2013_de_23_de_setembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/158/lei_no_820_2013_de_08_de_outubro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/160/lei_no_822_2013_de_25_de_novembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/161/lei_no_823_2013_de_03_de_dezembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/162/lei_no_824_2013_de_03_de_dezembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/163/lei_no_825_2013_de_16_de_dezembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/156/lei_no_826_2013_de_23_de_dezembro_de_2013_compressed.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/164/lei_no_819_2013_de_23_de_setembro_de_2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>