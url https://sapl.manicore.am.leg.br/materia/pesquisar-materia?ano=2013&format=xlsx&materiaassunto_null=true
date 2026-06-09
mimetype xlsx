--- v1 (2026-04-24)
+++ v2 (2026-06-09)
@@ -45,54 +45,54 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>LMS</t>
-[...2 lines deleted...]
-    <t>LEI MUNICIPAL SANCIONADA</t>
+    <t>LM</t>
+  </si>
+  <si>
+    <t>Lei Municipal</t>
   </si>
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/147/lei_no_802_2013_de_02_de_janeiro_de_2013_compressed.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE MANICORÉ E DÁ OUTAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Manicoré</t>
   </si>
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2013/144/lei_no_803_2013_de_25_de_fevereiro_de_2013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMOS DE CONVÊNIOS AJUSTES E CONGÊNERES COM A UNIÃO, GOVERNO DO ESTADO, AUTARQUIAS, EMPRESAS PUBLICAS, SOCIEDADE DE ECOMIMIA MISTA E INSTIÇÕES DE CREDITO, NO EXERCÍCIO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>148</t>
   </si>