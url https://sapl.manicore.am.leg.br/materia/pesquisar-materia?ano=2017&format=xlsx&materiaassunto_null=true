--- v1 (2026-03-10)
+++ v2 (2026-06-20)
@@ -69,51 +69,51 @@
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Socorro Bandeira</t>
   </si>
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2017/386/indicacao_001_2017.pdf</t>
   </si>
   <si>
     <t>IND.001/2017 VER.SOCORRO ABREU - SOLICITA A CONSTRUÇÃO DE 01 (UM) POÇO ARTESIANO NA REGIÃO DO URUÁ</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Markson M. Barbosa</t>
+    <t>Markson Barbosa</t>
   </si>
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2017/209/indicacao_001_2017.pdf</t>
   </si>
   <si>
     <t>IND. 001/2017 - VER. MARKSON BARBOSA - CONSTRUÇÃO OU ADEQUAÇÃO DO CAMPO DE AREIA DO BAIRRO MANICOREZINHO NO MESMO PADRÃO DO  CAMPO DE AREIA DO ROSÁRIO, COM ARQUIBANCADA, PROTEÇÃO, DRENAGEM E ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2017/211/indicacao_002_2017.pdf</t>
   </si>
   <si>
     <t>IND. 002/2017 - VER. MARKSON BARBOSA - DESAPROPRIAÇÃO DE IMÓVEL PARA UTILIDADE PÚBLICA E FUNÇÃO SOCIAL</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>3</t>
   </si>