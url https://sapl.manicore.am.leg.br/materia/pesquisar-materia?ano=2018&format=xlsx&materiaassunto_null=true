--- v0 (2025-10-16)
+++ v1 (2026-04-24)
@@ -54,922 +54,922 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>A. Mario do Rosário</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_001_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_001_2018.pdf</t>
   </si>
   <si>
     <t>IND. 001/2018 - CONSTRUÇÃO DE UMA REDE ELÉTRICA E COMPRA DE UM GRUPO GERADOR NA COMUNIDADE DE PONTA NOVA/RIO MAREPAUA</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_003_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_003_2018.pdf</t>
   </si>
   <si>
     <t>IND. 003/2018 - VER. MARIO DO ROSÁRIO - SOLICITA CONSTRUÇÃO DE UMA REDE ELÉTRICA E COMPRA DE UM GRUPO GERADOR NA COMUNIDADE DE NOVA ESPERANÇA / RIO MADEIRA</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_004_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_004_2018.pdf</t>
   </si>
   <si>
     <t>IND. 004/2020 - VER. MARIO DO ROSÁRIO - SOLICITA CONSTRUÇÃO DE UM CENTRO SOCIAL NA COMUNIDADE DE GENIPAPO I.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_005_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_005_2018.pdf</t>
   </si>
   <si>
     <t>IND. 005/2018 - VER. MARIO DO ROSÁRIO - SOLICITA CONSTRUÇÃO DE UM CENTRO SOCIAL NA COMUNIDADE DE PORTO SEGURO.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_006_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_006_2018.pdf</t>
   </si>
   <si>
     <t>IND. 006/2018 - VER. MARIO DO ROSÁRIO - SOLICITA CONSTRUÇÃO DE UM CENTRO SOCIAL NA COMUNIDADE DE NOVA ESPERANÇA</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_007_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_007_2018.pdf</t>
   </si>
   <si>
     <t>IND. 007/2018 - VER. MARIO DO ROSÁRIO - SOLICITA CONSTRUÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE DE URUCURY</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_008_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_008_2018.pdf</t>
   </si>
   <si>
     <t>IND. 008/2018 - VER. MARIO DO ROSÁRIO - SOLICITA REFORMA DA ESCOLA AROLDO FERREIRA NA COMUNIDADE DE BARREIRA DE MARAVILHA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_009_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_009_2018.pdf</t>
   </si>
   <si>
     <t>IND. 009/2018 - VER. MARIO DO ROSÁRIO - SOLICITA A MANUTENÇÃO GRUPOS GERADORES DAS COMUNIDADES DE URUCURY, SANTA MARIA, VISTA ALEGRE, SANTA EVA, DEMOCRACIA, JATUARANA E TERRA PRETA</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_010_20118.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_010_20118.pdf</t>
   </si>
   <si>
     <t>IND. 010/2018 - VER. MARIO DO ROSÁRIO - SOLICITA A MANUTENÇÃO DOS POÇOS ARTESIANOS DA COMUNIDADE DE PANDEGAL, VISTA ALEGRE, DEMOCRACIA E JATUARANA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_011_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_011_2018.pdf</t>
   </si>
   <si>
     <t>IND. 011/2018 - VER. MÁRIO DO ROSÁRIO - SOLICITA REFORMA DA ESCOLA MUNICIPAL SÃO PEDRO NA COMUNIDADE DE SÃO PEDRO (MARIA MOREIRA)</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_012_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_012_2018.pdf</t>
   </si>
   <si>
     <t>IND. 012/2018 - VER. MÁRIO DO ROSÁRIO - SOLICITA LIMPEZA NO BAIRRO DE SANTO ANTONIO E LAURA VICUÑA E REPARO NAS RUAS QUE LIGAM O BAIRRO</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_013_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_013_2018.pdf</t>
   </si>
   <si>
     <t>IND. 013/2018 - VER. MÁRIO DO ROSÁRIO - SOLICITA REPARO E CONSERTO DO TRATOR DE ESTEIRA QUE EM CONTRA SE IMPOSSIBILITADO DE REALIZAR OS TRABALHOS</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_014_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_014_2018.pdf</t>
   </si>
   <si>
     <t>IND. 014/2018 - VER. MÁRIO DO ROSÁRIO - REPARO NA ILUMINAÇÃO PÚBLICA NA RUA DOM JOSÉ LOURENÇO, BAIRRO DE SANTA LUZIA, DEVIDO A ESCURIDÃO USUÁRIOS DE DROGAS SE AGLOMERAM, CAUSANDO VÁRIOS TRANSTORNO AOS MORADORES.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Markson M. Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_001_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_001_2018.pdf</t>
   </si>
   <si>
     <t>IND. 001/2018 - VER. MARKSON BARBOSA - RECUPERAÇÃO, DRENAGEM E PATROLAMENTO DA VICINAL DO PEDRAL</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_002_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_002_2018.pdf</t>
   </si>
   <si>
     <t>IND. 002/2018 - VER. MARKSON BARBOSA - CONSTRUÇÃO DE BANHEIROS PÚBLICOS MASCULINO E FEMININO NAS MEDIAÇÕES DA PRAÇA DA BANDEIRA.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_003_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_003_2018.pdf</t>
   </si>
   <si>
     <t>IND. 003/2018 - VER. MARKSON BARBOSA - DISPONIBILIZAÇÃO DA BALSA IRANDUBA E TERRAPLANAGEM DO ACESSO DA BALSA COM A AM 364</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Charles Meireles</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_001_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_001_2018.pdf</t>
   </si>
   <si>
     <t>IND.  Nº 001/2018  - VR . CHARLES MEIRELES. Gerador de 12 KVA Para o abastecimento de energia da Escola Municipal São Francisco || Loga do Acara.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_01_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_01_2018.pdf</t>
   </si>
   <si>
     <t>IND.  Nº 01/2018 -  VR  CHARLES MEIRELES Municipal de Manicoré, Indicando á locação de um Motor Bomba, na Escola Denominada São José,da comunidade de São Vicente - zona rural deste Municipio de Manicoré/ AM.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_003_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_003_2018.pdf</t>
   </si>
   <si>
     <t>IND.  Nº  03/2018  - VR CHARLES MEIRELES Municipio de Manicoré, Indicando reforma na Escola São Francisco da Comunidade do Repartimento - zona rural deste Municipio de Manicoé /Am.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/265/indicacao_004_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/265/indicacao_004_2018.pdf</t>
   </si>
   <si>
     <t>IND. Nº 04/2018  - VR CHARLES MEIRELRES  Municipio  de Manicoré, indicando á locação de um grupo - gerador De 45HP , Bem como ampliação da rede de energia elétrica na Comunidade De Repartimento - zona rural deste Municipio de Manicoré/ AM.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/266/indicacao_006_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/266/indicacao_006_2018.pdf</t>
   </si>
   <si>
     <t>IND. Nº 006/2018 - VR CHARLES MEIRELES Realiza  OBRA DE CONSTRUÇÃO DE UMA NOVA ESCOLA MUNICIPAL BRANCA DE NEVE NA COMUNIDADE DE BOM FIM - RIO MANICORÉ.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_007_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_007_2018.pdf</t>
   </si>
   <si>
     <t>IND. Nº 007/2018 - VR CHARLES MEIRELES  Realizar compra de 01(um) Moto Bamba Honda de 5HP e 400m de mangueiro para a  Escola Municipal Branca de Neve na Comunidade de Bom Fim.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/268/indicacao_011_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/268/indicacao_011_2018.pdf</t>
   </si>
   <si>
     <t>IND. Nº 0011/2018 - VR CHARLES MEIRELES Á Exma. Sr EDSON MINORO TSUGAWA  _ DD Secretária Minicipal de Obras (SEMNFRA) ou outro setor competente Limpesa E Tampa Buraco DA RUAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Luzinei Delgado</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_001_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_001_2019.pdf</t>
   </si>
   <si>
     <t>IND . Nº 001/2018 - VR . LUZINEI DELGADO . Adequação dos Endereços dos consumidores de Energia da Eletrobras Amazonas Energia , Agência Local de Manicoré á Lei Municipal Nº 854/2014 De Dezembro de 2014 .</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_002_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_002_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 002/2018 - VR . LUZINEI DELGADO . Ação de Combate ao Mosquito AEDES AEGYPTI nas Escola Municipais e Estaduais .</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_003_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_003_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 003/2018 - VR . LUZINEI DELGADO . Agente Comunitario de Saúde.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/324/indicacao_004_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/324/indicacao_004_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 004/2018 - VR . LUZINEI DELGADO . MANUTENÇÃO De REDE ELÉTRICA DO BECO DAS FLORES.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/325/indicacao_005_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/325/indicacao_005_2018.pdf</t>
   </si>
   <si>
     <t>IND. Nº 005/2018 - VR LUZINEI DELGADO . ILUMINAÇÃO PUBLICA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/</t>
+    <t>http://sapl.manicore.am.leg.br/media/</t>
   </si>
   <si>
     <t>IND . Nº 006/2018 - VR . LUZINEI DELGADO . Construção de uma Escada de Madeira no Porto da Matriz .</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/327/indicacao_007_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/327/indicacao_007_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 007/2018 - VR . LUZINEI DELGADO . Ação de Combate ao Mosquito AEDES AEGYPTI na Comunidade Nova Jerusalém - Estrada do Atininga.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/328/indicacao_008_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/328/indicacao_008_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 008/2018 - VR . LUZINEI DELGADO . TAPA BURACCO.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/329/indicacao_009_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/329/indicacao_009_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 009 /2018 - VR . LUZINEI DELGADO . Incentivo da Extração do Látex , Através do Reajuste da Subvenção Municipal da Borracha.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>IND . Nº 011/2018 - VR . LUZINEI DELGADO . Elétrica para Atender as Comunidade Rurais , mias Precisamente as Comunidades de Nazaré e Santa Ana , no Distrito do Capananzinho.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/331/indicacao_13_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/331/indicacao_13_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 13/2018 - Vr . LUZINEI DELGADO . Recuperação . Drenagem e Patrolamento do Ramal na Comunidade Nova Jerusalem .</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_013_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_013_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 013/2018 - VR. LUZINEI DELGADO .Recuperação , Drenagem e  Patrolamento de Ramal e Vicinais .</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>IND . Nº 015/2018 - VR LUZINEI DELGADO . FAIXA DE PEDESTRE .</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>IND . Nº 016/2018 - VR . LUZINEI DELGADO . Redutor de Velocidade  (  LOMBRADAS ) .</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Augusto Vieira</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/365/indicacao_001_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/365/indicacao_001_2018.pdf</t>
   </si>
   <si>
     <t>IND. 001/2018 VER. AUGUSTO VIEIRA- SOLICITA A REALIZAÇÃO DE UM ESTUDO APROFUNDADO PARA A IMPLANTAÇÃO DE SEMÁFOROS NAS RUAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Yuri Reis</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/376/indicacao_004_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/376/indicacao_004_2018.pdf</t>
   </si>
   <si>
     <t>IND. Nº 004/2018 - VER . YURI LELO REIS . Construção de Centro Social na Comunidade de São Pedro do URUÁ.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Edson Minoro</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/453/indicacao_001_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/453/indicacao_001_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 001/2018 - VER. EDSON MINORO TSUGAWA.CONSTRUÇÃO DE UM POSTO DE SAÚDE NA_x000D_
 COMUNIDADE MARAVILHA DA BR 230 TRANSAMA/ONK A.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Socorro Torres</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/455/indicacao_001_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/455/indicacao_001_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 001/2018 - VER - MARIA DO SOCORRO TORRES PALHETA.Secretaria Municipal de_x000D_
 Infraestrutura deste município fazer obras de recuperação na_x000D_
 Estrada do Inajá, para o melhor acesso de moradores e_x000D_
 ônibus escola.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/456/indicacao_003_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/456/indicacao_003_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 002/2018 - VER -MARIA DO SOCORRO TORRES PALHETA.Prefeito_x000D_
 Municipal de Manicoré determinar ao setor competente que_x000D_
 proceda à limpeza e roçagem do mato na frente de nossa_x000D_
 cidade na extensão da Praça da Matriz ao Porto em frente à_x000D_
 Praça da Bandeira.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/457/indicacao_004_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/457/indicacao_004_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 004/2018 - VER. - MARIA DO SOCORRO TORRES PALHETA .SEBASTIÃO PIMENTEL DE MEDEIROS DD. Prefeito_x000D_
 Municipal de Manicoré determinar ao setor competente que seja_x000D_
 feito reparos na iluminação pública da Rua dos Gaúchos,_x000D_
 Mazzarcllo 2.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/458/indicacao_005_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/458/indicacao_005_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 005/2018 - VER - MARIA DO SOCORRO TORRES PALHETA.Prefeito_x000D_
 Municipal de Manicoré determinar ao setor competente que seja_x000D_
 feita a reforma da Escola Municipal Santa Luzia, da_x000D_
 comunidade do Braço Grande._x000D_
 Senhor Presidente,</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/459/indicacao_006_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/459/indicacao_006_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 006/2018 - VER - MARIA DO SOCORRO TORRES PALHETA .Exmo. Sr. MANUEL_x000D_
 SEBASTIÃO PIMENTEL DE MEDEIROS DD Prefeito_x000D_
 Municipal de Manicoré determinar ao setor competente que seja_x000D_
 feito limpeza dos entulhos nas ruas de nossa cidade, onde_x000D_
 está sendo realizada a obra de asfaltamento  .</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>IND . Nº 009/2018 - VER - Vereadora MARIA DO SOCORRO TORRES PALHETA .Prefeito Municipal de Manicoré por meio de suas Secretarias ou_x000D_
 Setores competentes, realizar a perfuração de um poço na_x000D_
 Comunidade indígena, Kamaymá.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_010_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_010_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 010/2018 - VER - MARIA DO SOCORRO TORRES PALHETA .Prefeito Municipal de Manicoré por meio de suas Secretarias ou_x000D_
 Setores competentes, realizar a construção de um novo_x000D_
 cemitério público no Município de Manicoré.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/462/indicacao_011_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/462/indicacao_011_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 011/2018 - VER - MARIA DO SOCORRO TORRES PALHETA .realizar a operação tapa buraco na_x000D_
 Travessa Pedro Tinoco, ao lado da Feira Municipal José Rui_x000D_
 Vieira.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/463/indicacao_012_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/463/indicacao_012_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 012/2018 - VER - MARIA DO SOCORRO TORRES PALHETA .realizar a roçagem e limpeza na Baixa Preta,_x000D_
 Mazzarello II.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_013_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_013_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 013/2018 - VER - MARIA DO SOCORRO TORRES PALHETA .Prefeito_x000D_
 Municipal de Manicoré por meio de suas Secretarias ou Setores_x000D_
 competentes, realizar a terraplanagem na rua Nova Canaã,_x000D_
 próximo a Associação dos Professores.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Alvemar Costa</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/492/indicacao_001_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/492/indicacao_001_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 001/2018 - VER - ALVEMAR COSTA DA SILVA .  Construção de um Posto de Saúde na Comunidade Distrital de Alto/ Rio  Mancoré.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/493/indicacao_002_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/493/indicacao_002_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 002/2018 - VER - ALVEMAR COSTA DA SILVA . REFORMA DA ESCOLA MUNICIPAL SÃO DOMINGO_x000D_
 COMUNIDADE DE BOA FÉ/ RIO MANICORÉ.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao_003_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao_003_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 003/2018 - VER - ALVEMAR COSTA DA SILVA .REEORMA DA ESCOLA MUNICIPAL LAURA VICUNA NA_x000D_
 COMUNIDADE DE TERRA PRETA/ RIO MANICORÉ .</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao_004_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao_004_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 004/2018 - VER .ALVEMAR COSTA DA SILVA . REFORMA DA ESCOLA MUNICIPAL SÃO BARTOLOMEU NA_x000D_
 COMUNIDADE DE LAGO DOS REMÉDIOS /RIO MANICORÉ .</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/496/indicacao_005_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/496/indicacao_005_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 005/2018 - VER - ALVEMAR COSTA DA SILVA . CONSTRUÇÃO DA ESCADA NO PORTO DA COMUNIDADE DE_x000D_
 ESPERANÇA RIO MANICORÉ .</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Socorro Bandeira</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/497/indicacao_01_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/497/indicacao_01_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 01/2018 - VER . MARIA DO SOCORRO GUIMARÃES ABREUPLACAS DE IDENTIFICAÇÃO NAS RUAS DO MUNICÍPIO. .</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/498/indicacao_001_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/498/indicacao_001_2018.pdf</t>
   </si>
   <si>
     <t>IND . Nº 001/2018 - VER . MARIA DO SOCORRO GUIMARÃES ABREUNOMECLATURA DA ESCOLA MUNICIPAL DE ENSINO INFATIL_x000D_
 CARMELITA SOARES DA SILVA- BAIRRO MANICOREZINHO -</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_001_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_001_2018.pdf</t>
   </si>
   <si>
     <t>REQ. 001/2018 - VER. MARIO DO ROSÁRIO - APRESENTAR VOTO DE CONGRATULAÇÃO AO GOVERNO DO ESTADO DO AMAZONAS, A SECRETARIA DE ESTADO DE FUNDO DE PROMOÇÃO SOCIAL (FPS) PRESIDENTE DE HONRA SRª MONICA MENDES, A GERENTE LOCAL DE MANICORÉ (IDAM) DRª MARIZA LEISLY E AO PREFEITO MUNICIPAL SEBASTIÃO PIMENTEL DE MEDEIROS</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/368/requerimento_001_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/368/requerimento_001_2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 001/2018 VER. AUGUSTO VIEIRA- SOLICITAÇÃO DE INFORMAÇÕES PRECISAS SOBRE O TRANSPORTE ESCOLAR ESTADUAL PARA O ANO LETIVO DE 2018.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/409/requerimento_001_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/409/requerimento_001_2018.pdf</t>
   </si>
   <si>
     <t>REQ. Nº001/2018 VER. YURI REIS-  CONVOCAR A SECRETARIA MUNICIPAL DE SAÚDE PARA PRESTAR ESCLARECIMENTO SOBRE O PROCESSO DE FUNCIONAMENTO DO HOSPITAL DE MANICORÉ.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/454/requerimento_001_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/454/requerimento_001_2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO . VEREADOR. WELLINGTON YURI LELO REIS.O Vereador que este subscreve, vem nos termos regimentais vigentes deste Poder_x000D_
 Legislativo Municipal, depois de ouvido o DOUTO PLENÁRIO DESTA CASA, E DE_x000D_
 ACORDO COM O Art. 100. Inciso VI do. 3° do Regimento Interno da Casa, CONVOCAR_x000D_
 A SECRETÁRIA MUNICIPAL DE SAÚDE NO SEGUINTE.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>Michael Breves</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/503/requerimento_001_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/503/requerimento_001_2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO . Nº 001/2020 - VER - LUZINEI DELGADO. O vereador que este subscreve, vem nos termos regimentais vigentes, depois/jleouvido_x000D_
 o Douto Plenário deste Poder Legislativo, Requer com base no Art. 100, do_x000D_
 Regimento Interno da casa em vigor. O envio de Moção de Congratulações a_x000D_
 Secretaria Municipal de Esporte Lazer - SEMEL, pelos relevantes serviços_x000D_
 prestados a municipalidade e harmoniosa parcerias com as instituições não_x000D_
 governamentais, no ano de 2017.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/504/requerimento_002_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/504/requerimento_002_2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO . Nº 002/2018 - VER . O vereador que este subscreve, vem nos termos regimentais vigentes, depois de_x000D_
 ouvido o Douto Plenário deste Poder Legislativo, REQUER na forma regimental,_x000D_
 conforme o Art. 100 do Regimento Interno da casa em vigor, informações quanto a_x000D_
 falta de dinheiro principalmente nos feriados nos caixas eletrônicos desta agencia.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/505/requerimento_003_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/505/requerimento_003_2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO .Nº 003/2018 - VER . LUZINEI DELGADO .O vereador que este subscreve, vem nos termos regimentais vigentes, depois de_x000D_
 ouvido o Douto Plenário deste Poder Legislativo, REQUER na forma regimental,_x000D_
 conforme o Art. 100 do Regimento Interno da casa em vigor, informações quanto_x000D_
 aos recentes apagões (falta de energia), no município de Manicoré.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/506/requerimento_004_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/506/requerimento_004_2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO . Nº 004/2018 - VER . LUZINEI DELGADO .O vereador que este subscreve, vem nos termos regimentais vigentes, depois de_x000D_
 ouvido o Douto Plenário deste Poder Legislativo Municipal, Requerer da Mesa_x000D_
 Diretora desta Casa, o envio de Moção de Pesar aos familiares da vereadora_x000D_
 Maricllc Franco e Anderson Pedro Gomes, assassinados no ultimo dia 14 (quartafeira),_x000D_
 na cidade do Rio de Janeiro.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/507/requerimento_005_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/507/requerimento_005_2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO . Nº 005/2018 - VER . LUZINEI DELGADO . O vereador que este subscreve, vem nos termos regimentais vigentes com base_x000D_
 no Art. 100 do Regimento Interno da Casa em vigor e depois de ouvido o Douto_x000D_
 Plenário deste Poder Legislativo Municipal, Requerer pedido de informações da_x000D_
 Administração das Hidrovias da Amazónia (AHIMOC); Departamento Nacional_x000D_
 de Infraestrutura (DNIT), quanto à reabertura do Porto Fluvial Waldomiro_x000D_
 Gomes - no Município de Manicoré, interditado no ano de 2017.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/508/requerimento_008_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/508/requerimento_008_2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO . Nº 008/2018 - VER . LUZ1NEI DELGADO .O vereador que este subscreve, vem nos termos regimentais vigentes, depois de ouvido_x000D_
 o Douto Plenário deste Poder Legislativo, Requer com base no Art. 100, do_x000D_
 Regimento Interno da casa em vigor. O envio de Moção de Congratulações a_x000D_
 Igreja Evangélica Assembleia de Deus no Amazonas, na pessoa do Pr. João Batista_x000D_
 Lopes de Souza e que seja extensivo a todos os membros e congregados, pela_x000D_
 Construção e Inauguração de uma Casa de Oração no bairro do Rosário.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/509/requerimento_009_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/509/requerimento_009_2018.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO . Nº 009/2018 - VER . LUZINEI DELGADO .O vereador que este subscreve, vem nos termos regimentais vigentes, depois de ouvido_x000D_
 o Douto Plenário deste Poder Legislativo. Requer com base no Art. í 00, do_x000D_
 Regimento Interno da casa em vigor. O pedido de informações do cronograma de_x000D_
 execuções das emendas impositivas dos parlamentares deste pode aprovada por_x000D_
 esta edilidade em sessão ordenaria para ser inserida na Lei Orçamentaria Anual_x000D_
 para 2018.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/510/requerimento_001_2017_2.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/510/requerimento_001_2017_2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO . Nº 001/2017 - VER . MICHAEL DAVID PINTO BREVES -Requeira, informações da Secretaria Municipal de Educação e Prefeitura de_x000D_
 Manicoré a respeito do transporte Escolar da zona rural sobre alunos que são_x000D_
 conduzidos através de lanchas e motores rabeias e que não possuem coletes salvavidas._x000D_
 É de extrema importância que os alunos estejam com coletes salva-vidas, pois em_x000D_
 uma situação de perigo, alagação, os alunos possam está seguros, principalmente os_x000D_
 que não sabem nadar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -1281,68 +1281,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_010_20118.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_014_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_01_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/265/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/266/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/268/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/324/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/325/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/327/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/328/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/329/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/331/indicacao_13_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/365/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/376/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/453/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/455/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/456/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/457/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/458/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/459/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_010_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/462/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/463/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/492/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/493/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/496/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/497/indicacao_01_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/498/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/368/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/409/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/454/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/503/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/504/requerimento_002_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/505/requerimento_003_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/506/requerimento_004_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/507/requerimento_005_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/508/requerimento_008_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/509/requerimento_009_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/510/requerimento_001_2017_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_010_20118.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_014_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_01_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/265/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/266/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/268/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/324/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/325/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/327/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/328/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/329/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/331/indicacao_13_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/365/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/376/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/453/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/455/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/456/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/457/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/458/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/459/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_010_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/462/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/463/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/492/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/493/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/496/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/497/indicacao_01_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/498/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/368/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/409/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/454/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/503/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/504/requerimento_002_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/505/requerimento_003_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/506/requerimento_004_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/507/requerimento_005_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/508/requerimento_008_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/509/requerimento_009_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/510/requerimento_001_2017_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>