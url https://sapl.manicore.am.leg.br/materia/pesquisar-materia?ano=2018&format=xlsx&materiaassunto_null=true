--- v1 (2026-04-24)
+++ v2 (2026-06-18)
@@ -210,51 +210,51 @@
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_013_2018.pdf</t>
   </si>
   <si>
     <t>IND. 013/2018 - VER. MÁRIO DO ROSÁRIO - SOLICITA REPARO E CONSERTO DO TRATOR DE ESTEIRA QUE EM CONTRA SE IMPOSSIBILITADO DE REALIZAR OS TRABALHOS</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_014_2018.pdf</t>
   </si>
   <si>
     <t>IND. 014/2018 - VER. MÁRIO DO ROSÁRIO - REPARO NA ILUMINAÇÃO PÚBLICA NA RUA DOM JOSÉ LOURENÇO, BAIRRO DE SANTA LUZIA, DEVIDO A ESCURIDÃO USUÁRIOS DE DROGAS SE AGLOMERAM, CAUSANDO VÁRIOS TRANSTORNO AOS MORADORES.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>Markson M. Barbosa</t>
+    <t>Markson Barbosa</t>
   </si>
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_001_2018.pdf</t>
   </si>
   <si>
     <t>IND. 001/2018 - VER. MARKSON BARBOSA - RECUPERAÇÃO, DRENAGEM E PATROLAMENTO DA VICINAL DO PEDRAL</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_002_2018.pdf</t>
   </si>
   <si>
     <t>IND. 002/2018 - VER. MARKSON BARBOSA - CONSTRUÇÃO DE BANHEIROS PÚBLICOS MASCULINO E FEMININO NAS MEDIAÇÕES DA PRAÇA DA BANDEIRA.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>16</t>
   </si>
@@ -1297,51 +1297,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_010_20118.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_014_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_01_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/265/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/266/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/268/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/321/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/322/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/323/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/324/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/325/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/327/indicacao_007_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/328/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/329/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/331/indicacao_13_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/332/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/365/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/376/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/453/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/455/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/456/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/457/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/458/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/459/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/461/indicacao_010_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/462/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/463/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/464/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/492/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/493/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/494/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/495/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/496/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/497/indicacao_01_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/498/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/198/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/368/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/409/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/454/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/503/requerimento_001_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/504/requerimento_002_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/505/requerimento_003_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/506/requerimento_004_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/507/requerimento_005_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/508/requerimento_008_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/509/requerimento_009_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2018/510/requerimento_001_2017_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>