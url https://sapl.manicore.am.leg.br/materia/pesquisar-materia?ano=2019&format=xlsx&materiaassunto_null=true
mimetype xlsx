--- v0 (2026-01-24)
+++ v1 (2026-04-24)
@@ -54,132 +54,132 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>A. Mario do Rosário</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/8/indicacao_001_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/8/indicacao_001_2019.pdf</t>
   </si>
   <si>
     <t>Indicação 001/2019 - Recuperação da última Rua no Bairro de Mazarelo II - Vereador Mário do Rosário</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luzinei Delgado</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/</t>
+    <t>http://sapl.manicore.am.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação 001/2019 - Vereador Luzinei Delgado - Construção de Uma escola na Comunidade de Fortaleza do Bom Emtento</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Indicação 002/2019 Vereador Luzinei - Aquisição de um grupo Gerador para a Comunidade de Monte Aurélio</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Socorro Bandeira</t>
   </si>
   <si>
     <t>Indicação 001/2019 - Vereadora Socorro Abreu - Solicita da Prefeitura a construção de uma escada na rua Barão do Rio Branco, Centro (Próximo ao Antigo bar Amarelinho)</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_002_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_002_2019.pdf</t>
   </si>
   <si>
     <t>Indicação 002/2019 - Vereador Mário do Rosário - Melhorias na Rua Marepaua e Rio Amapá, no Bairro de Santo Antonio, Causando transtornos aos moradores destas Ruas</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nelson Monteiro</t>
   </si>
   <si>
     <t>Indicação 001/2019 - Vereador Nelson Monteiro - Aquisição de uma rede elétrica na comunidade de Santa Helena</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Indicação 002/2019 - Reforma e construção de um Banheiro na Escola Municipal da Comunidade de São Sebastião do Cumã</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Charles Meireles</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/22/indicacao_001_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/22/indicacao_001_2019.pdf</t>
   </si>
   <si>
     <t>Indicação 001/2019 - Vereador Chales Meireles - Indica reforma na Escola Municipal Branca de Neves ou construção de uma nova na Comunidade de Bom Fim._x000D_
 _x000D_
 Encaminhada a Prefeitura e a Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Indicação 003/2019 - Vereador Luzinei Delgado - Solicita construção de uma escada no antigo porto da COSAMA</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Socorro Torres</t>
   </si>
   <si>
@@ -194,255 +194,255 @@
   <si>
     <t>INDICAÇÃO 002/2019 - VEREADORA SOCORRO TORRES - SOLICITA LIMPEZA NA ESTRADA DO INAJÁ, EM FRENTE AO LIXÃO</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>IND. 003/2019 VER. NELSON MONTEIRO - SOLICITA CONSTRUÇÃO DE UMA ESCOLA NA COMUNIDADE DE SANTA CIVITA - LAGO DO CAPANÃ GRANDE</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>IND. 004/2019 - VEREADOR NELSON MONTEIRO - SOLICITA MELHORIAS NA RUA DOM JOSÉ LOURENÇO - BAIRRO DE SANTA LUZIA (TRECHO DA ANTIGA COSAMA)</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Yuri Reis</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_001_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_001_2019.pdf</t>
   </si>
   <si>
     <t>IND. 001/2019 VER. YURI REIS - SOLICITA MELHORIAS NAS RUAS JANARI NUNES E A RUA ESMERANINO REIS</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_003_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_003_2019.pdf</t>
   </si>
   <si>
     <t>IND. 003/2019 - VER. MÁRIO DO ROSÁRIO - SOLICITA ESCOLA, REDE ELÉTRICA E GRUPO GERADOR P/ COMUNIDADE DE SANTA RITA DO ÚRUA</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_004_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_004_2019.pdf</t>
   </si>
   <si>
     <t>IND. 004/2019 - VER. MÁRIO DO ROSÁRIO - SOLICITA REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL SEBASTIÃO DE MELO NA COMUNIDADE DE URUCURY</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_005_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_005_2019.pdf</t>
   </si>
   <si>
     <t>IND. 005/2019 VER. MÁRIO DO ROSÁRIO - SOLICITA REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL SAMUEL FERREIRA NA COMUNIDADE PONTA NOVA, RIO MAREPAUÁ</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_006_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_006_2019.pdf</t>
   </si>
   <si>
     <t>IND. 006/2019 VER. MÁRIO DO ROSÁRIO - SOLICITA CONSTRUÇÃO DE UMA NOVA ESCOLA NA COMUNIDADE DE SANTA MARIA</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Helton Paes</t>
   </si>
   <si>
     <t>IND. 001/2019 VER. HELTON PAES - SOLICITA CONSTRUÇÃO DA ESCOLA SANTA  LUZIA, NA COMUNIDADE DE CURARA RIO MATAURÁ</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/37/indicacao_007_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/37/indicacao_007_2019.pdf</t>
   </si>
   <si>
     <t>IND. 007/2019 - VER. MÁRIO DO ROSÁRIO - SOLICITA RECUPERAÇÃO DA ESCOLA SÃO FRANCISCO, NA COMUNIDADE DE ITAPINIMA</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_002_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_002_2019.pdf</t>
   </si>
   <si>
     <t>IND. 002/2019 - VER. CHARLES MEIRELES - SOLICITA ASFALTAMENTO DO BECO QUATRO ESTAÇÕES</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>IND. 005/2019 - VER. NELSON MONTEIRO - PROPOSTA DE PROJETO DE LEI QUE MUNICIPALIZA A FESTA DO BOTO COR DE ROSA - COMUNIDADE DE IGAPÓ AÇU BR-319</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/44/indicacao_008_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/44/indicacao_008_2019.pdf</t>
   </si>
   <si>
     <t>IND 008/2019 VER. MÁRIO DO ROSÁRIO - MANUTENÇÃO PREVENTIVA DOS GRUPOS GERADORES DAS COMUNIDADES DE SANTA MARIA, VISTA ALEGRE, DEMOCRACIA, PANDEGAL, SANTA EVA, SÃO JOSÉ, JATUARANA E SANTA LUZIA</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/45/indicacao_009_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/45/indicacao_009_2019.pdf</t>
   </si>
   <si>
     <t>IND 009/2019 VER. MÁRIO DO ROSÁRIO - REFORMA DA ESCOLA MUNICIPAL AROLDO FERREIRA DA COSTA NA COMUNIDADE DE BARREIRA DE MARAVILHA</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/46/indicacao_010_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/46/indicacao_010_2019.pdf</t>
   </si>
   <si>
     <t>IND 010/2010 VER. MÁRIO DO ROSÁRIO - CONSTRUÇÃO DE UMA ESCOLA NA COMUNIDADE DE SANTA HELENA</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>IND 001/2019 VER. PAULINHO - REFORMA DA ESCOLA MUNICIPAL DA COMUNIDADE DE VISTA NOVA (RIO MARMELOS)</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Paulinho</t>
   </si>
   <si>
     <t>IND 002/2019 VER. PAULINHO - REFORMA DE UMA ESCADA NA COMUNIDADE DE BOM SUSPIRO</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>IND 003/2019 VER. PAULINHO - CONSTRUÇÃO DE UMA REDE ELÉTRICA NA COMUNIDADE DE SÃO JOSÉ DO PINDOBAL</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>IND. 003/2019 VEREADORA SOCORRO TORRES - RECUPERAÇÃO COM AREIA GROSSA DA RUA NOVA CANAÃ E RUA FRANCISCO CÁSSIO MAUÉS, PROX A ASSOCIAÇÃO DOS PROFESSORES</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>IND 004/2019 VEREADORA SOCORRO TORRES - IMPLANTAÇÃO DE UMA LIXEIRA COLETIVA COM TAMPA NO BECO QUATRO ESTAÇÕES</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/52/indicacao_002_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/52/indicacao_002_2019.pdf</t>
   </si>
   <si>
     <t>IND 002/2019 - VER. YURI REIS - RECUPERAÇÃO E LIMPEZA DO POÇO ARTESIANO DA COMUNIDADE DE ÁGUA AZUL E PANDEGAL</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>IND. 002/2019 - VEREADORA SOCORRO ABREU - SOLICITA PLACAS DE IDENTIFICAÇÃO NAS COMUNIDADES RURAIS DE MANICORÉ</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Clovis do 180</t>
   </si>
   <si>
     <t>IND. 001/2019 - VER. CLOVIS DO 180 - SOLICITA ILUMINAÇÃO PÚBLICA NA ESTRADA DO AEROPORTO</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Michael Breves</t>
   </si>
   <si>
     <t>IND. 002/2019 - VER. MICHAEL BREVES - SOLICITA RECUPERAÇÃO DA LADEIRA PRÓXIMO A IGREJA DE SÃO DOMINGOS SÁVIO</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>IND. 001/2019 - VER. MICHAEL BREVES - CONSTRUÇÃO DE UMA REDE ELÉTRICA NA COMUNIDADE DE CATUTUBA</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/58/indicacao_011_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/58/indicacao_011_2019.pdf</t>
   </si>
   <si>
     <t>IND 011/2019 - VER. MÁRIO DO ROSÁRIO - SOLICITA RECUPERAÇÃO DO RAMAL SANTO ANTONIO E RAMAL BRASIL</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/59/indicacao_012_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/59/indicacao_012_2019.pdf</t>
   </si>
   <si>
     <t>IND 012/2019 - VER MÁRIO DO ROSÁRIO SOLICITA RECUPERAÇÃO E LIMPEZA DO POÇO ARTESIANO DA COM. DE JATUARANA, DEMOCRACIA E VISTA ALEGRE</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>IND 003/2019 - VER. LUZINEI DELGADO - SOLICITA TRANSPORTADOR ESCOLAR PARA O LAGO DO MATUPIRI GRANDE</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>IND. 003/2019 VER. MICHAEL BREVES - SOLICITA LOMBADA EM FRENTE AS ESCOLAS DE MANICORÉ</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Alvemar Costa</t>
   </si>
@@ -479,237 +479,237 @@
   <si>
     <t>67</t>
   </si>
   <si>
     <t>IND. 006/2019 - VER. MICHAEL BREVES - SOLICITA CONSTRUÇÃO DE UMA ESCADARIA NA COMUNIDADE DE CARAPANAUBA</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>IND. 002/2019 - VER. CLOVIS GARCIA - SERVIÇOS DE LIMPEZA NAS RUAS DO DISTRITO DE MATUPI</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>IND. 003/2019 - VER. CLOVIS GARCIA - CONCLUSÃO DOS TRABALHOS DE ILUMINAÇÃO PÚBLICA NO DISTRITO DE MATUPI</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Markson M. Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_-_001_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_-_001_2019.pdf</t>
   </si>
   <si>
     <t>IND. 001/2019 - VER. MARKSON M. BARBOSA - MANUTENÇÃO E TROCA DAS LÂMPADAS QUEIMADAS DOS POSTES DA ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/72/indicacao_-_002_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/72/indicacao_-_002_2019.pdf</t>
   </si>
   <si>
     <t>IND. 002/2019 - VER. MARKSON M. BARBOSA - DRENAGEM DAS ÁGUAS PLUVIAIS NA RUA PEDRO TINOCO - CENTRO</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>IND. 006/2019 - VER. LUZINEI DELGADO - ANTECIPAÇÃO DO PRAZO DO PAGAMENTO DE SALÁRIO DOS SERVIDORES MUNICIPAIS DE MANICORÉ</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/74/indicacao_013_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/74/indicacao_013_2019.pdf</t>
   </si>
   <si>
     <t>IND. 013/2019 - VER. MÁRIO DO ROSÁRIO - LIMPEZA DO POÇO ARTESIANO DA COMUNIDADE DE TERRA PRETA DO RAMAL (DEMOCRACIA)</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/78/indicacao_005_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/78/indicacao_005_2019.pdf</t>
   </si>
   <si>
     <t>IND. 005/2019 - VER. CHARLES MEIRELES - SOLICITA LIMPEZA DE BUEIROS E RECUPERAÇÃO DE ASFALTO</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>IND. 004/2019 - VER. CLOVIS DO 180 - SOLICITA ILUMINAÇÃO PÚBLICA NA VILA DE MARAVILHA</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>IND. 007/2019 - VER. LUZINEI DELGADO - RETIRADA DE BARRO DA CALÇADA EM TORNO DA ESCOLA ESTADUAL SENADOR JOÃO BOSCO R. DE LIMA</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>IND. 005/2019 - VER. CLOVIS DO 180 - SOLICITA LIMPEZA DAS VIAS PÚBLICAS DA VILA DE MARAVILHA</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/82/indicacao_014_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/82/indicacao_014_2019.pdf</t>
   </si>
   <si>
     <t>IND. 014/2019 - VER. MÁRIO DO ROSÁRIO - CONSTRUÇÃO DE UM REFEITÓRIO, PADRÃO DE REDE ELÉTRICA, NA ESCOLA NOSSA SENHORA DO ROSÁRIO NA COMUNIDADE DE VISTA ALEGRE</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>IND. 005/2019 - VEREADORA SOCORRO TORRES - SOLICITA QUE SEJA FEITO REPAROS NA ILUMINAÇÃO PÚBLICA EM TODA EXTENSÃO NA RUA DOS GAÚCHOS, BAIRRO DE MAZARELO II</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>IND. 006/2019 - VER. CHALES MEIRELES - REALIZE UMA OPERAÇÃO MAIS URGENTE POSSÍVEL DE LIMPEZA NOS BUEIROS E DESOBSTRUÇÃO DA RUA ANTONIO JOSÉ FERREIRA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/85/indicacao_-_003_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/85/indicacao_-_003_2019.pdf</t>
   </si>
   <si>
     <t>IND. 003/2019 - VER. MARKSON M. BARBOSA - SOLICITA PERFURAÇÃO/CONSTRUÇÃO DE UM POÇO ARTESIANO NA ESCOLA ESCOLA MUNICIPAL ANTONIO JOSÉ FERREIRA DO PRADO, NA COMUNIDADE SANTA RITA "BOCA DO RIO MANICORÉ"</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>IND. 007/2019 - VER. MICHAEL BREVES - SOLICITA DO DEP. ESTADUAL ABDALA FRAXE, QUE REQUEIRA JUNTO A EMPRESA PLASTFLEX CÓPIA DO PROJETO DA CONSTRUÇÃO DO VIÁRIO DE MANICORÉ (ASFALTAMENTO, CONSTRUÇÃO DE CALÇADAS E MEIO FIO)</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>IND. 004/2019 - VER. PROFº PAULINHO - COMPRA DE UM GRUPO GERADOR PARA ESCOLA DE SÃO JOSÉ DO RIO ATININGA</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>IND. 005/2019 - VER. PROFº PAULINHO - COMPRA DE UM GERADOR PARA A COMUNIDADE DE PANORAMA (RIO MARMELOS)</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/90/indicacao_015_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/90/indicacao_015_2019.pdf</t>
   </si>
   <si>
     <t>IND. 015/2019 - VER. MÁRIO DO ROSÁRIO - CONSTRUÇÃO DE UM REFEITÓRIO, PADRÃO DA REDE ELÉTRICA NA ESCOLA Nª Sª DO ROSÁRIO NA COMUNIDADE DE JATUARANA</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>IND. 008/2019 - VER. MICHELZÃO - REFORMA DA REDE ELÉTRICA DA COMUNIDADE DE SÃO JOÃO (PARTE DE BAIXO DO MUNICÍPIO)</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>IND. 009/2019 - VER. MICHELZÃO - CONSTRUÇÃO OU REFORMA DO CENTRO SOCIAL HÉLIO JOSÉ DE OLIVEIRA NA COMUNIDADE DE SÃO JOSÃO (PARTE DE BAIXO DO MUNICÍPIO)</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>IND. 006/2019 - VEREADORA SOCORRO TORRES - SOLICITA RETIRADA DE ENTULHO NA RUA 7 DE SETEMBRO - CENTRO</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_016_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_016_2019.pdf</t>
   </si>
   <si>
     <t>IND. 016/2019 - VER. MÁRIO DO ROSÁRIO - LIMPEZA E QUE TOME PROVIDÊNCIAS CORRETIVA E PREVENTIVA DO BOIEIRO DA RUA ANTONIO JOSÉ FERREIRA</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>IND. 006/2019 - VER. NELSON MONTEIRO - AQUISIÇÃO DE UM GRUPO GERADOR 18HP PARA A COMUNIDADE RURAL DE SÃO CARLOS - LAGO DO CAPANÃ GRANDE</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_007_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_007_2019.pdf</t>
   </si>
   <si>
     <t>IND. 007/2019 - VER. NELSON MONTEIRO - SOLICITA ILUMINAÇÃO, LIMPEZA E MELHORAMENTO DO CAMPO DE AREIA DO BAIRRO DE LAURA VICUNA - IPASEA</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_018_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_018_2019.pdf</t>
   </si>
   <si>
     <t>IND. 018/2019 - VER. MÁRIO DO ROSÁRIO - REPARO NA ILUMINAÇÃO E LIMPEZA DAS RUAS DO BAIRRO DE SANTO ANTONIO, DEVIDO AS FESTIVIDADES QUE SE INICIARAM.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_008_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_008_2019.pdf</t>
   </si>
   <si>
     <t>IND. 008/2019 - VER. NELSON MONTEIRO - PROPOSTA DE PROJETO DE LEI QUE MUNICIPALIZA A FESTA DA RESEX</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_017_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_017_2019.pdf</t>
   </si>
   <si>
     <t>IND. 017/2019 - VER. MÁRIO DO ROSÁRIO - LIMPEZA NAS RUAS DO BAIRRO DE PORTELINHA, E NOS BECOS MONTE SANTO E BECO MIRITE, LOCALIZADO PRÓXIMO AO CONJUNTO DO IPASEA</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>IND. 005/2019 - VER. CLOVIS GARCIA - SOLICITA PROVIDÊNCIAS NA AV. JOSE LINDOSO - TAPA BURACO</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>IND. 007/2019 - VER. LUZINEI DELGADO - REFORMA DO PRÉDIO DO CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>IND. 008/2019 - VER. LUZINEI DELGADO - DRENAGEM PLUVIAIS DA RUA 15 DE AGOSTO - PRÓXIMO A RÁDIO RIO MADEIRA</t>
   </si>
   <si>
     <t>105</t>
   </si>
@@ -734,821 +734,821 @@
   <si>
     <t>IND. 010/2019 - VER. MICHAEL BREVES - SOLICITA TRATOR PARA ESCOAR A ÁGUA NO RAMAL DO HOTEL DE SELVA</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>IND. 011/2019 - VER. MICHAEL BREVES - SOLICITA ILUMINAÇÃO DA QUADRA DA ESCOLA MARTA FERREIRA</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>IND. 011/2019 - VER. LUZINEI DELGADO - SOLICITA A MUNICIPALIZAÇÃO DA MACHA PARA JESUS</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>IND. 010/2019 - VER. LUZINEI DELGADO - SOLICITA SERVIÇOS DE TAPA BURACO - TRAVESSA MARIA BOM FIM</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_020_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_020_2019.pdf</t>
   </si>
   <si>
     <t>IND. 020/2019 - VER. MÁRIO DO ROSÁRIO - CONSTRUÇÃO DE UMA ESCOLA, UMA REDE ELÉTRICA, E A COMPRA DE UM MOTOR DE LUZ PARA A COMUNIDADE DE PONTA NOVA (RIO MAREPAUA)</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_020_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_020_2019.pdf</t>
   </si>
   <si>
     <t>IND. 020/2019 - VER. MÁRIO DO ROSÁRIO - CONSTRUÇÃO DE UMA ESCOLA, UMA REDE ELÉTRICA, E A COMPRA DE UM MOTOR DE LUZ PARA A COMUNIDADE DE SANTA RITA (RIO MADEIRA)</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_021_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_021_2019.pdf</t>
   </si>
   <si>
     <t>IND. 021/2019 - VER. MÁRIO DO ROSÁRIO - CONSTRUÇÃO DE UMA ESCOLA NA COMUNIDADE DE MARIA MOREIRA</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_022_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_022_2019.pdf</t>
   </si>
   <si>
     <t>IND. 022/2019 - VER. MÁRIO DO ROSÁRIO - MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA ESTRADA DO AEROPORTO E DAS RUAS DA CIDADE EM GERAL</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>IND. 013/2019 - VER. MICHAEL BREVES - SOLICITA CONSTRUÇÃO DE UMA ESCADA NA COMUNIDADE DE SANTA LUZIA NA BARREIRA DO CAPANANZINHO</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>IND. 012/2019 - VER. MICHAEL BREVES - SOLICITA CONSTRUÇÃO REFORMA OU RECONSTRUÇÃO  DA ESCOLA MUNICIPAL NA COMUNIDADE DE SANTA LUZIA NA BARREIRA DO CAPANANZINHO</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_024_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_024_2019.pdf</t>
   </si>
   <si>
     <t>IND. 024/2019 - VER. Mário do Rosário - Solicita a compra de um Grupo Gerador para Comunidade de Santa Helena</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_025_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_025_2019.pdf</t>
   </si>
   <si>
     <t>IND. 025/2019 - VER. Mário do Rosário - Solicita a construção de uma escadaria na comunidade de Ponta Nova</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>IND. 015/2019 - VER. LUZINEI DELGADO - SOLICITA REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL DA COMUNIDADE DE SÃO JOSÉ DO MIRITI</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>IND. 004/2019 - VERª. SOCORRO ABREU - SOLICITA A CONSTRUÇÃO OU REFORMA DA ESCOLA NOSSA SENHORA DE NAZARÉ, NO RIO MANICORÉ</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_028_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_028_2019.pdf</t>
   </si>
   <si>
     <t>IND. 028/2019 - VER. MÁRIO DO ROSÁRIO - SOLICITA MANUTENÇÃO/REPARO NA REDE DE ILUMINAÇÃO PÚBLICA DA RUA BARÃO DO RIO BRANCO</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>IND. 015/2019 - VER. LUZINEI DELGADO - SOLICITA O CONTROLE DE PIPAS E PAPAGAIO NAS RUAS DE MANICORÉ</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_029_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_029_2019.pdf</t>
   </si>
   <si>
     <t>IND. 029/2019 - VER. MÁRIO DO ROSÁRIO - SOLICITA REPARO NAS RUAS DO BAIRRO DE LAURA VICUNÃ</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_030_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_030_2019.pdf</t>
   </si>
   <si>
     <t>IND. 030/2019 - VER. MÁRIO DO ROSÁRIO - SOLICITA COMPRA DE UM GRUPO GERADOR E CONSTRUÇÃO DE UMA NOVA REDE ELÉTRICA NA COMUNIDADE DE ITAPINIMA</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_031_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_031_2019.pdf</t>
   </si>
   <si>
     <t>IND. 031/2019 - VER. MÁRIO DO ROSÁRIO - SOLICITA COMPRA DE UM GRUPO GERADOR E CONSTRUÇÃO DE UMA NOVA REDE ELÉTRICA NA COMUNIDADE DE MACACO PREGO</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>IND. 008/2019 - VER. SOCORRO TORRES SOLICITA A AMPLIAÇÃO DA REDE DE ENERGIA ELÉTRICA NAS RUAS NOVA CANAÃ E RUA FRANCISCO CÁSSIO MAUÉS, PRÓXIMO A ASSOCIAÇÃO DOS PROFESSORES</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>IND. 010/2019 - VER. SOCORRO TORRES SOLICITA TAPA BURACO NA TRAVESSA PEDRO TINOCO, AO LADO DA FEIRA MUNICIPAL JOSÉ RUI VIEIRA</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>IND. 009/2019 - VEREADORA SOCORRO TORRES - TAPA BURACO NA TRAVESSA PEDRO TINOCO PRÓXIMO A AMAZONAS ENERGIA</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>IND. 011/2019 - VEREADORA SOCORRO TORRES - SOLICITA LIMPEZA DO BUEIRO NA BAIXA PRETA - BAIRRO DE MAZARELO 2</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>IND. 008/2019 - VER. CLOVIS GARCIA - SOLICITA REPARO NA RUA PRÓXIMO AO COLÉGIO MUNICIPAL ARISTEU VIRGULINO, NO BAIRRO DE SANTO ANTONIO</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_036_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_036_2019.pdf</t>
   </si>
   <si>
     <t>IND. 036/2019 - VER. MÁRIO DO ROSÁRIO - RECUPERAÇÃO DA RUA DENTRO DO TIRO DE GUERRA, QUE DÁ ACESSO A ESCOLA DR. EDMUNDO JUAREZ</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_037_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_037_2019.pdf</t>
   </si>
   <si>
     <t>IND. 037/2019 - VER. MÁRIO DO ROSÁRIO - SOLICITA REPARO NO MOTOR DE LUZ NA COMUNIDADE DE JATUARANA</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_039_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_039_2019.pdf</t>
   </si>
   <si>
     <t>IND. Nº 038/2019 - VER. MÁRIO DO ROSÁRIO - SOLICITA ENCANAÇÃO DE ÁGUA NA COMUNIDADE DE DEMOCRACIA E CONSTRUÇÃO DE POÇO ARTESIANO NA COMUNIDADE DE SANTA EVA</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_039_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_039_2019.pdf</t>
   </si>
   <si>
     <t>IND. 039/2019 - VER. MÁRIO DO ROSÁRIO - REFORMA E CLIMATIZAÇÃO DA ESCOLA SAGRADO CORAÇÃO DE JESUS E REPARO NO GERADOR DE ENERGIA</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/138/indicacao_040_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/138/indicacao_040_2019.pdf</t>
   </si>
   <si>
     <t>IND. 040/2019 - VER. MÁRIO DO ROSÁRIO - RECUPERAÇÃO DOS CENTROS SOCIAIS DAS COMUNIDADES DE DEMOCRACIA, JATUARANA, VISTA ALEGRE E SANTA EVA</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_041_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_041_2019.pdf</t>
   </si>
   <si>
     <t>IND. 041/2019 - VER. MÁRIO DO ROSÁRIO - RECUPERAÇÃO DO CENTRO SOCIAL DA COMUNIDADES DE SANTA MARIA, ÁGUA AZUL</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_044_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_044_2019.pdf</t>
   </si>
   <si>
     <t>IND. 044/2019 - VER. MÁRIO DO ROSÁRIO - CONSTRUÇÃO DE UM CENTRO SOCIAL NA COMUNIDADE DE TERRA PRETA ALDEIA KAMAIUA</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_045_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_045_2019.pdf</t>
   </si>
   <si>
     <t>IND. 045/2019 - VER. MARIO DO ROSÁRIO - CONSTRUÇÃO DE UMA ESCOLA NA COMUNIDADE DE MARIA MOREIRA</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_023_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_023_2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 023/2019 VER. MARIO DO ROSÁRIO- SOLICITA A CONSTRUÇÃO DE UM CENTRO SOCIAL, COMPRA DE UM GRUPO GERADOR E INSTALAÇÃO DE UMA REDE ELÉTRICA NA COMUNIDADE NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_026_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_026_2019.pdf</t>
   </si>
   <si>
     <t>IND. 026/2019 - VER. MÁRIO DO ROSÁRIO -CONSTRUÇÃO DE UMA CASA DE FORÇA NAS COMUNIDADES DE VISTA ALEGRE, SANTA EVA, DEMOCRACIA E JATUARANA.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_027_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_027_2019.pdf</t>
   </si>
   <si>
     <t>IND. 027/2019 - VER. MÁRIO DO ROSÁRIO - RECUPERAÇÃO DOS RAMAIS DE DEMOCRACIA/VISTA ALEGRE/ DEMOCRACIA/JATUARANA.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_031_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_031_2019.pdf</t>
   </si>
   <si>
     <t>IND. 031/2019 - VER. MÁRIO DO ROSÁRIO - SOLICITA A COMPRA DE UM GRUPO GERADOR E CONSTRUÇÃO DE UMA NOVA REDE ELÉTRICA NA COMUNIDADE DE MACACO PREGO.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_032_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_032_2019.pdf</t>
   </si>
   <si>
     <t>IND. 032/2019 VER. MARIO DO ROSÁRIO- REPARO E SUBSTITUIÇÃO DA TAMPA DO BUEIRO QUE FICA FRENTE DA ESCOLA ARISTEU DA CUNHA VIRGOLINO.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/171/indicacao_019_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/171/indicacao_019_2019.pdf</t>
   </si>
   <si>
     <t>IND. 019/2019 - VER. MÁRIO DO ROSÁRIO - SOLICITA CONSTRUÇÃO DE UMA ESCOLA, UMA REDE ELETRICA E A COMPRA DE UM MOTOR DE LUZ, PARA A COMUNIDADE DE PONTA NOVA (RIO MAREPAUA).</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/173/indicacao_042_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/173/indicacao_042_2019.pdf</t>
   </si>
   <si>
     <t>IND. 042/2019 VER. MARIO DO ROSÁRIO- REPARO NO MOTOR DE LUZ DA ESCOLA SAGRADO CORAÇÃO DE JESUS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/178/indicacao_046_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/178/indicacao_046_2019.pdf</t>
   </si>
   <si>
     <t>IND. 046/2019 VER. MARIO DO ROSÁRIO- LIMPEZA DO POÇO ARTESIANO E MANUTENÇÃO DA BOMBA D'AGUA DA COMUNIDADE DE PANDEGAL.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/180/indicacao_043_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/180/indicacao_043_2019.pdf</t>
   </si>
   <si>
     <t>IND. 043/2019 VER. MARIO DO ROSÁRIO- QUE SEJA FEITA CLIMATIZAÇÃO DA ESCOLA SAGRADO_x000D_
 CORAÇÃO DE JESUS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/182/indicacao_047_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/182/indicacao_047_2019.pdf</t>
   </si>
   <si>
     <t>IND. 047/2019 VER. MARIO DO ROSARIO - RECUPERAÇÃO DO CENTRO SOCIAL E MANUTENÇÃO DO GRUPO GERADOR DA COMUNIDADE DE SANTA LUZIA (LAGO DO JATUARANA).</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/183/indicacao_048_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/183/indicacao_048_2019.pdf</t>
   </si>
   <si>
     <t>IND. 048/2019 VER. MARIO DO ROSARIO - COMPRA DE UM FOGÃO E UMA ROÇADEIRA PARA A ESCOLA DA COMUNIDADE ALDEIA KAMAIÚA.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/185/indicacao_049_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/185/indicacao_049_2019.pdf</t>
   </si>
   <si>
     <t>IND. 049/2019 VER. MARIO DO ROSARIO - REFORMA DA PONTE QUE DA ACESSO AOS ESTUDANTES DA COMUNIDADE DE SANTA MARIA( ÁGUA AZUL).</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/187/indicacao_050_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/187/indicacao_050_2019.pdf</t>
   </si>
   <si>
     <t>IND. 050/2019 VER. MARIO DO ROSARIO - SOLICITA A CONSTRUÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE DE URUCURY.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/188/indicacao_051_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/188/indicacao_051_2019.pdf</t>
   </si>
   <si>
     <t>IND. 051/2019 VER. MARIO DO ROSARIO - SOLICITA A RECUPERAÇÃO DO MURO E NECESSITA DE UM PADRÃO DE LUZ PAR A ESCOLA Nª Sª DO ROSÁRIO, NA COMUNIDADE DE JATUARANA.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/190/indicacao_052_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/190/indicacao_052_2019.pdf</t>
   </si>
   <si>
     <t>IND. 052/2019 VER. MARIO DO ROSARIO - SOLICITA A RECUPERAÇÃO DA ESTRADA DO SINDICATO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/192/indicacao_053_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/192/indicacao_053_2019.pdf</t>
   </si>
   <si>
     <t>IND. 053/2019 VER. MARIO DO ROSARIO - SOLICITA A RECUPERAÇÃO DA ESTRADA DO MONTE SANTO</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/194/indicacao_054_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/194/indicacao_054_2019.pdf</t>
   </si>
   <si>
     <t>IND. 054/2019 VER. MARIO DO ROSARIO - COLETAR O ENTULHO NO BAIRRO PRESIDENTE LULA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>IND. 055/2019 VER. MARIO DO ROSÁRIO - SOLICITA A AQUISIÇÃO DE CAPOTE E COMANDO COMPLETO PARA A AMBULANCHA DO PAU QUEIMADO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/222/indicacao_-_005_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/222/indicacao_-_005_2019.pdf</t>
   </si>
   <si>
     <t>IND. 005/2019 - VER. MARKSON BARBOSA - SOLICITA COMISSÃO DE INFRAESTRUTURA DA ALEAM, FISCALIZAÇÃO DE TODOS OS CONTRATOS DE RECUPERAÇÃO DO SISTEMA VIÁRIO DE MANICORÉ</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/223/indicacao_-_006_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/223/indicacao_-_006_2019.pdf</t>
   </si>
   <si>
     <t>IND. 006/2019 - VER. MARKSON BARBOSA - PEDE PROVIDÊNCIAS NA CONSTRUÇÃO DE SISTEMA DE DRENAGEM DAS ÁGUAS PLUVIAIS NA RUA PEDRO TINOCO</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/229/indicacao_020_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/229/indicacao_020_2019.pdf</t>
   </si>
   <si>
     <t>IND. 020/2019 - VER. MARIO DO ROSÁRIO - CONSTRUÇÃO DE UMA ESCOLA, UMA REDE ELETRICA E A COMPRA DE UM MOTOR DE LUZ, PARA A COMUNIDADE DE SANTA RITA (RIO MADEIRA)</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/230/indicacao_021_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/230/indicacao_021_2019.pdf</t>
   </si>
   <si>
     <t>IND. 021/2019 - VER. MARIO DO ROSÁRIO - CONSTRUÇÃO DE UMA ESCOLA, NA COMUNIDADE DE MARIA MOREIRA</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/231/indicacao_022_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/231/indicacao_022_2019.pdf</t>
   </si>
   <si>
     <t>IND. 022/2020 - VER. MÁRIO DO ROSÁRIO - MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA ESTRADA DO AEROPORTO E DAS RUAS DA CIDADE EM GERAL</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/271/indicacao_008_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/271/indicacao_008_2019.pdf</t>
   </si>
   <si>
     <t>IND. Nº 008/2019 - VR  CHARLES MEIRELES  Á EXMA, SR EDSON MINORO TSUGAWA - DD SECRETÁRIA MUNICIPAL DE OBRA (SEMINFRA) OU OUTRO SETOR COMPETENTE. LIMPEZA E TAMPA BURACO DAS RUAS DE TODOS OS BAIRROS DE MANICORÉ.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/272/indicacao_009_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/272/indicacao_009_2019.pdf</t>
   </si>
   <si>
     <t>IND. Nº 009/2019 - CHARLES MEIRELES  Implementar, no prazo Legal, a rede de energia elétrica no Ramal Mãe Lourdes, na Estrada Dos Gaúchos, para o atendimento de 4 ( quatro ) Familias de Agricultores rurais, residentes naquela Área.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/273/indicacao_09_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/273/indicacao_09_2019.pdf</t>
   </si>
   <si>
     <t>IND.  Nº 09/2019 -  CHARLES MEIRELES .  Valor da obra e/ou serviços data do inicio e o prazo para entrega bem como o nome da Empresa responsavel  por suas realizações ) nas comunidades rurais  Onde  estão sento realizados serviços de reparos edificações e ampliações de Escola de Municipais.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/274/indicacao_010_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/274/indicacao_010_2019.pdf</t>
   </si>
   <si>
     <t>IND.  Nº 010/2019 -  VR. CHARLES MEIRELES  Secretária Municipal de Planejamento e Franças (SEMPLAF ) dignem -se da cumprimento À Lei Orçamentária Anual ( LOA ), para o exercicio de 2019 no que diz respeito á execução das Emendas Parlamentos.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/275/indicacao_011_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/275/indicacao_011_2019.pdf</t>
   </si>
   <si>
     <t>IND.  Nº 011/2019 - CHARLES MEIRELES .  Manicoré - A DISPONBLIDADE DE VERFICAR FALTA SE ÁGUA NOS BARROS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/276/indicacao_012_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/276/indicacao_012_2019.pdf</t>
   </si>
   <si>
     <t>IND. Nº 012/2019. CHARLES MEIRELES . REQUEIRO A SUA EXCELÊNCIA, QUE SEJA OUVIDO O DOUTO PLENÁRIO DESTE PODER LEGISLATIVO MUNICIPAL QUE A PRESENTE PROPOSITURA SEJA ENCAMINHADA ATRAVÉS DE INTICAÇÃO  - PARA QUE O RESPOSÁVEL  DADEFESA CIVIL - TOME ALGUMA PROVIDENCIA EM CARÁTER DE URGÉNCIA.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/277/indicacao_013_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/277/indicacao_013_2019.pdf</t>
   </si>
   <si>
     <t>IND. Nª 013/2019 -  CHARLES MEIRELES  DESENVOLVIMENTO SUSTENTÁVEL.  digne-se REALIZAR COLETA DE ENTULHOS NA RUA DAS FLORES, PRÓXIMO AO LABORATÓRIO DE ANÁLISA DE ÁGUA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/278/indicacao_015_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/278/indicacao_015_2019.pdf</t>
   </si>
   <si>
     <t>IND.  Nº 015/2019 - VR- CHARLES MEIRELES .  Realize uma doação de um  Grupo Gerador com o Moto MWM 45 AP para a Comunidade de São Brás Rio Madeira Municipio de Manicoré.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/279/indicacao_016_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/279/indicacao_016_2019.pdf</t>
   </si>
   <si>
     <t>IND.  Nº 016/2019 - VR- CHARLES MEIRELES .  Secretário Municipal de Meio Ambiente e Desenvolvimento Sustentável, digne -se realizar a Coleta de entulhos das ruas nos bairros de Manicoré.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/280/indicacao_017_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/280/indicacao_017_2019.pdf</t>
   </si>
   <si>
     <t>IND. Nº 017/2019  VR- CHARLES MEIRELES .  Solicito que mande fazer uma analise DA ÁGUA EM LABORATÓRIO SENTO UMA AMOSTRA DE ÁGUA DE CADA POÇO ARTESIANO DE MANICORÉ PARA Sabemos a Qualidade da Água .</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>IND . Nº 003/2019 - VER - YURI LELO REIS . Reforma da Escala da Escola Maria Araújo Pinto da Comunidade de ÁGUA Azul .</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_004_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_004_2019.pdf</t>
   </si>
   <si>
     <t>IND.  Nº 004/2019 - VER . YURI LELO REIS .  Prosseguimento na Malha de Bueiros e Galerias para a Drenagem de água Pluviais .</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Augusto Vieira</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_002_2018.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_002_2018.pdf</t>
   </si>
   <si>
     <t>IND. 002/2018 VER. AUGUSTO VIEIRA- SOLICITA INFORMAÇÕES PRECISAS E VERÍDICAS SOBRE O CONSELHO E O FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL- CMDRS/FMDRS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_001_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_001_2019.pdf</t>
   </si>
   <si>
     <t>IND. 001/2019 VER. AUGUSTO VIEIRA- INDICA NA FORMA REGIMENTAL, A LIMPEZA, A FISCALIZAÇÃO, O MONITORAMENTO E PROVIDENCIAS PARA IMPEDIR A JOGAGEM DE LIXO DOMESTICO NA ESTRADA DO SINDICATO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_012_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_012_2019.pdf</t>
   </si>
   <si>
     <t>IND. 012/2019 VER. SOCORRO TORRES- INDICO NA FORMA REGIMENTAL, AO EXMO. SR MANUEL SEBASTIÃO PIMENTEL DE MEDEIROS - PREFEITO MUNICIPAL DE MANICORÉ POR MEIO DE SUAS SECRETARIAS OU SETORES COMPETENTES, QUE SEJA FEITA A CONSTRUÇÃO DE UM NOVO POSTO DE SAÚDE DA COMUNIDADE DO SÃO FRANCISCO 1, NO LAGO DO ACARÁ</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>INDICO, A REITERAÇÃO NA FORMA REGIMENTAL, AO EXMO. SR. MANUEL SEBASTIÃO PIMENTEL DE MEDEIROS - PREFEITO MUNICIPAL DE MANICORÉ POR MEIO DE SUAS SECRETARIAS OU SETORES COMPETENTES, QUE SEJA FEITA A RECUPERAÇÃO DA RUA TEREZINHA REBELO DOS REIS MORAIS, NO BAIRRO DE MAZARELLO II.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_015_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_015_2019.pdf</t>
   </si>
   <si>
     <t>INDICO, NA FORMA REGIMENTAL, AO EXMO. SR. MANUEL SEBASTIÃO PIMENTEL DE MEDEIROS - PREFEITO MUNICIPAL DE MANICORÉ POR MEIO DE SUAS SECRETARIAS OU SETORES COMPETENTES, QUE SEJA FEITA A RECUPERAÇÃO DA RUA 7 NO CONJUNTO DO IPASEA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_016_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_016_2019.pdf</t>
   </si>
   <si>
     <t>INDICO, NA FORMA REGIMENTAL , AO EXMO. SR MANUEL SEBASTIÃO PIMENTEL DE MEDEIROS - PREFEITO MUNICIPAL DE MANICORÉ POR MEIO DE SUAS SECRETARIAS OU SETORES COMPETENTES, QUE SEJA FEITA A RECUPERAÇÃO DA RUA PADRE TORQUATO NO BAIRRO DO ROSÁRIO, PRÓXIMO A ASSEMBLÉIA DE DEUS, E NA OPORTUNIDADE ABRIR NOVAMENTE O BUEIRO PARA ESCOAR ÁGUA</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_017_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_017_2019.pdf</t>
   </si>
   <si>
     <t>INDICO, NA FORMA REGIMENTAL, AO EXMO. SR. MANUEL SEBASTIÃO PIMENTEL DE MEDEIROS - PREFEITO MUNICIPAL DE MANICORÉ POR MEIO DE SUAS SECRETARIAS OU SETORES COMPETENTES, QUE SEJA FEITA A RECUPERAÇÃO DA TRAVESSA MATUPI, ANTIGA ESTRADA DA SUDEVEA, DO BAIRRO DO MANICOREZINHO, E NA OPORTUNIDADE PEÇO AINDA QUE SEJA FEITO A ABERTURA DE BUEIRO EM CADA LADO DA RUA PARA ESCOAR ÁGUA</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_018_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_018_2019.pdf</t>
   </si>
   <si>
     <t>INDICO NA FORMA REGIMENTAL AO EXMO MANUEL SEBASTIÃO PIMENTEL DE MEDEIROS - PREFEITO MUNICIPAL DE MANICORÉ POR MEIO DE SUAS SECRETARIAS OU SETORES COMPETENTES, QUE SEJA FEITA A LIMPEZA E ROÇAGEM NA TRAVESSA MATUPI, ANTIGA ESTRADA DA SUDEVEA, NO BAIRRO DO MANICOREZINHO.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_019_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_019_2019.pdf</t>
   </si>
   <si>
     <t>INDICO, NA FORMA REGIMENTAL, AO EXMO. SR MANUEL SEBASTIÃO PIMENTEL DE MEDEIROS - PREFEITO MUNICIPAL DE MANICORÉ POR MEIO DE SUAS SECRETARIAS OU SETORES COMPETENTES, QUE MUDE A COR DOS CAVALETES QUE ESTÃO EM FRENTE A ESCOLA MARIA DO CARMO PARA AS CORES PADRÃO DO DETRAN, PARA MELHOR VISIBILIDADE DOS CONDUTORES QUE TRAFEGAM NAQUELA AVENIDA</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_020_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_020_2019.pdf</t>
   </si>
   <si>
     <t>INDICO NA FORMA REGIMENTAL AO EXMO. SR MANUEL SEBASTIÃO PIMENTEL DE MEDEIROS - PREFEITO MUNICIPAL DE MANICORÉ POR MEIO DE SUAS SECRETARIAS OU SETORES COMPETENTES QUE SEJA FEITO OS REPAROS NA ILUMINAÇÃO PÚBLICA, NO BECO DA POLICIA MILITAR NA AV. QUINTINO BOCAIUVA.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, VEM NOS TERMOS REGIMENTAIS VIGENTES, DEPOIS DE OUVIDO DOUTOR PLENÁRIO DESDE PODER LEGISLATIVO, INDICA A FORMA REGIMENTAL DO CHEFE DO EXECUTIVO MUNICIPAL REFORMA DA ESCOLA MUNICIPAL DA COMUNIDADE DE VISTA NOVA (RIO MARMELOS)</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_001_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_001_2019.pdf</t>
   </si>
   <si>
     <t>IND . Nº 001/2019 - VER . PAULO CÉSAR N. DE PAULA REFORMA DA ESCOLA MUNICIPAL DA COMUNIDADE DE_x000D_
 VISTA NOVA (RIO MARMELOS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/449/indicacao_002_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/449/indicacao_002_2019.pdf</t>
   </si>
   <si>
     <t>IND . Nº 002/2019 - VER . PAULO CÉSAR N. DE PAULA . ASSUNTO:REFORMA DE UMA ESCADA NA COMUNIDADE DE BOM_x000D_
 SUSPIRO(RIO MARMELOS)</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/450/indicacao_003_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/450/indicacao_003_2019.pdf</t>
   </si>
   <si>
     <t>IND . Nº 003/2019 - VER. PAULO CÉSAR N. DE PAULA.CONSTRUÇÃO DE UMA REDE ELETRICA_x000D_
 DE SÃO JOSÉ DO PINDOBAL(RIO MARMELOS)._x000D_
 NA COMUNIDADE.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_004_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_004_2019.pdf</t>
   </si>
   <si>
     <t>IND . Nº 004/2019 - VER PAULO CÉSAR NASCIMENTO DE PAULA. COMPRA DE UM GRUPO GERADOR PARA A ESCOLA DE SÃO_x000D_
 JOSÉ DO RIO ATININGA._x000D_
 •.PROVADO EM</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_005_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_005_2019.pdf</t>
   </si>
   <si>
     <t>IND . Nº 005/2019 - VER. PAULO CÉSAR NASCIMENTO DE PAULA .COMPRA DE UM GRUPO GERADOR PARA A COMUNIDADE_x000D_
 DE PANORAMA(RK) MARMELOS).</t>
   </si>
   <si>
     <t>INF</t>
   </si>
   <si>
     <t>Informativo</t>
   </si>
   <si>
     <t>Neto</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/41/informativo_02_-_projeto_de_lei_002-2019_-_reajust.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/41/informativo_02_-_projeto_de_lei_002-2019_-_reajust.pdf</t>
   </si>
   <si>
     <t>Informativo 02/2019</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Matéria Legislativa</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
     <t>Modificação do Relator da 2ª Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Modificação do Presidente da 6ª Comissão</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
@@ -1642,102 +1642,102 @@
   <si>
     <t>Requerimento 001/2019 Vereador Nelson Monteiro - Solicita informaçõe sobre o pagamento da bolsa Universitária</t>
   </si>
   <si>
     <t>REQ. 001/2019 VERBAL - VEREADOR NELSON MONTEIRO - CONVOCA SECRETÁRIO DE MEIO AMBIENTE E INFRAESTRUTURA</t>
   </si>
   <si>
     <t>REQ. VERBAL 002/2019 - VER. NELSON MONTEIRO - SOLICITA  A TROCA  DOS MEMBROS DA COMISSÃO DA ENCHENTE</t>
   </si>
   <si>
     <t>REQ. 001/2019 - VER. LUZINEI DELGADO - MOÇÃO DE PESAR FAMÍLIA SR. ISAÍAS FRANÇA PINHEIRO</t>
   </si>
   <si>
     <t>REQ. 001/2019 - VER. MICHAEL BREVES - SOLICITA INFORMAÇÃO DA SEMED E PREFEITURA DE MANICORÉ SOBRE A SITUAÇÃO DO TRANSPORTE ESCOLAR DO MUNICÍPIO</t>
   </si>
   <si>
     <t>REQ. 002/2019 - VER. MICHAEL BREVES - REQUER O PROJETO DE TODAS AS OBRAS DA ZONA URBANA E RURAL DE MANICORÉ DE 2018 A 2019</t>
   </si>
   <si>
     <t>REQ. 00/2019 - VER. NELSON MONTEIRO - SOLICITA AUDIÊNCIA PÚBLICA PARA DEBATER A SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/199/requerimento_001_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/199/requerimento_001_2019.pdf</t>
   </si>
   <si>
     <t>REQ. 001/2019 - VER. MÁRIO DO ROSÁRIO - SOLICITA AO SECRETÁRIO DE PROMOÇÃO SOCIAL, JOAQUIM RIBEIRO QUE SEJA ENVIADA A RELAÇÃO COM OS NOMES E ENDEREÇOS DOS BENEFICIÁRIOS DO RENDA CIDADÃ OU SEJA BOLSA BACURAU.</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_007_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_007_2019.pdf</t>
   </si>
   <si>
     <t>REQ. 007/2019 - VER. CHARLES MEIRELES - SOLICITA INFORMAÇÕES SOBRE AS MÁQUINAS E OS EQUIPAMENTOS AGRÍCOLAS ENVIADOS PELO GOVERNO DO ESTADO EM 2018</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_001_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_001_2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 001/2019 VER. NELSON MONTEIRO- SOLICITA A CONVOCAÇÃO DOS SECRETÁRIOS MUNICIPAIS DE INFRAESTRUTURA URBANA (SEMINFRA) E SECRETARIO DE MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL (SEMADES).</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_004_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_004_2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 004/2019 VER. NELSON MONTEIRO- O VEREADOR QUE ESTE SUBSCREVE, VEM NOS TERMOS REGIMENTAIS VIGENTES DESTE PODER LEGISLATIVO MUNICIPAL, DEPOIS DE TER OUVIDO O DOUTO PLENÁRIO, E  DE ACORDO COM O ART. 69, INCISO III DO REGIMENTO INTERNO DA CASA, REQUERER A REALIZAÇÃO DE UMA AUDIÊNCIA PUBLICA, A ACONTECER NO DIA 30 DE OUTRO DE 2019, AS 09:00 HORAS COM O LOCAL INDICADO NO AUDITÓRIO DESTA CÂMARA MUNICIPAL, COM O OBJETIVO DE PROMOVERMOS UM DEBATE AMPLO DEMOCRÁTICO E TOMANDO DE CONHECIMENTO PÚBLICO O PROJETO DE LEI COMPLEMENTAR Nº 003/2019 QUE INSTITUI O NOVO CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE MANICORÉ.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_006_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_006_2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 006/2019 VER. NELSON MONTEIRO - O VEREADOR QUE ESTE SUBSCREVE, VEM NOS TERMOS REGIMENTAIS VIGENTES DESTE PODER LEGISLATIVO MUNICIPAL, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, E DE ACORDO COM COM O ART. 69, INCISO II DO REGIMENTO INTERNO DA CASA, REQUERER A REALIZAÇÃO DE UMA AUDIÊNCIA PUBLICA, NA SESSÃO ORDINÁRIA A SER REALIZADA NO DIA 20 DE AGOSTO DE 2019, NO PLENÁRIO DESTA CÂMARA, COM O OBJETIVO DE PROMOVERMOS UM DEBATE AMPLO E DEMOCRÁTICO SOBRE A SITUAÇÃO DA SEGURANÇA NO TRANSITO NO MUNICÍPIO DE MANICORÉ.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/391/requerimento_009_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/391/requerimento_009_2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 009/2019 VER. NELSON MONTEIRO - O VEREADOR QUE ESTE SUBSCREVE, VEM NOS TERMOS REGIMENTAIS VIGENTES DESTE PODER LEGISLATIVO MUNICIPAL, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, E DE ACORDO COM COM O ART. 69, INCISO II DO REGIMENTO INTERNO DA CASA, REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE À AMAZONAS ENERGIA, ATRAVÉS DE SEU ESCRITÓRIO LOCAL, SOLICITANDO ESCLARECIMENTOS SOBRE O AUMENTO CONSIDERÁVEL NO VALOR DAS CONTAS DE ENERGIA DE CONSUMIDORES DA SEDE DESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/392/requerimento_010_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/392/requerimento_010_2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 006/2019 VER. NELSON MONTEIRO - O VEREADOR QUE ESTE SUBSCREVE, VEM NOS TERMOS REGIMENTAIS VIGENTES DESTE PODER LEGISLATIVO MUNICIPAL, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, E DE ACORDO COM COM O ART. 69, INCISO II DO REGIMENTO INTERNO DA CASA, REQUERER QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE A INDICAÇÃO DE Nº 008/2019 DE MINHA AUTORIA QUE SOLICITA A CRIAÇÃO E INSTALAÇÃO DE UMA COMISSÃO MUNICIPAL DE TRÂNSITO.</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Tribuna Livre</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE - ASSUNTO - LOTEAMENTO NOSSA SENHORA DE FÁTIMA - ADQUIRIR POR VIA LEGAL OS LOTES DE TERRAS</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TRIBUNA LIVRE - JOSÉ IVAN</t>
   </si>
   <si>
     <t>SOLICITAÇÃO TRIBUNA LIVRE - SENHOR RAIMUNDO SIMÃO GUIMARÃES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -2059,68 +2059,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/8/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/22/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_006_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/37/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/44/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/45/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/46/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/52/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/58/indicacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/59/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_-_001_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/72/indicacao_-_002_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/74/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/78/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/82/indicacao_014_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/85/indicacao_-_003_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/90/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_018_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_017_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_021_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_024_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_025_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_028_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_029_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_030_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_031_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_036_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_037_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_039_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_039_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/138/indicacao_040_2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_041_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_044_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_045_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_023_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_026_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_027_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_031_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_032_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/171/indicacao_019_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/173/indicacao_042_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/178/indicacao_046_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/180/indicacao_043_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/182/indicacao_047_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/183/indicacao_048_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/185/indicacao_049_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/187/indicacao_050_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/188/indicacao_051_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/190/indicacao_052_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/192/indicacao_053_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/194/indicacao_054_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/222/indicacao_-_005_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/223/indicacao_-_006_2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/229/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/230/indicacao_021_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/231/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/271/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/272/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/273/indicacao_09_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/274/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/275/indicacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/276/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/277/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/278/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/279/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/280/indicacao_017_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_017_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_018_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_019_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/449/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/450/indicacao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/41/informativo_02_-_projeto_de_lei_002-2019_-_reajust.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/199/requerimento_001_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_001_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_004_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_006_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/391/requerimento_009_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/392/requerimento_010_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/8/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/22/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_006_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/37/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/44/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/45/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/46/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/52/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/58/indicacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/59/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_-_001_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/72/indicacao_-_002_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/74/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/78/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/82/indicacao_014_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/85/indicacao_-_003_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/90/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_018_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_017_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_021_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_024_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_025_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_028_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_029_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_030_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_031_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_036_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_037_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_039_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_039_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/138/indicacao_040_2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_041_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_044_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_045_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_023_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_026_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_027_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_031_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_032_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/171/indicacao_019_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/173/indicacao_042_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/178/indicacao_046_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/180/indicacao_043_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/182/indicacao_047_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/183/indicacao_048_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/185/indicacao_049_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/187/indicacao_050_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/188/indicacao_051_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/190/indicacao_052_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/192/indicacao_053_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/194/indicacao_054_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/222/indicacao_-_005_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/223/indicacao_-_006_2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/229/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/230/indicacao_021_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/231/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/271/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/272/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/273/indicacao_09_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/274/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/275/indicacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/276/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/277/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/278/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/279/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/280/indicacao_017_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_017_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_018_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_019_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/449/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/450/indicacao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/41/informativo_02_-_projeto_de_lei_002-2019_-_reajust.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/199/requerimento_001_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_001_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_004_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_006_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/391/requerimento_009_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/392/requerimento_010_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>