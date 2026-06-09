--- v1 (2026-04-24)
+++ v2 (2026-06-09)
@@ -476,51 +476,51 @@
   <si>
     <t>IND. 005/2019 - VER. MICHAEL BREVES - SOLICITA PROFESSOR E TRANSPORTADOR PARA COMUNIDADE DE RIO PRETO</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>IND. 006/2019 - VER. MICHAEL BREVES - SOLICITA CONSTRUÇÃO DE UMA ESCADARIA NA COMUNIDADE DE CARAPANAUBA</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>IND. 002/2019 - VER. CLOVIS GARCIA - SERVIÇOS DE LIMPEZA NAS RUAS DO DISTRITO DE MATUPI</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>IND. 003/2019 - VER. CLOVIS GARCIA - CONCLUSÃO DOS TRABALHOS DE ILUMINAÇÃO PÚBLICA NO DISTRITO DE MATUPI</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>Markson M. Barbosa</t>
+    <t>Markson Barbosa</t>
   </si>
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_-_001_2019.pdf</t>
   </si>
   <si>
     <t>IND. 001/2019 - VER. MARKSON M. BARBOSA - MANUTENÇÃO E TROCA DAS LÂMPADAS QUEIMADAS DOS POSTES DA ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/72/indicacao_-_002_2019.pdf</t>
   </si>
   <si>
     <t>IND. 002/2019 - VER. MARKSON M. BARBOSA - DRENAGEM DAS ÁGUAS PLUVIAIS NA RUA PEDRO TINOCO - CENTRO</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>IND. 006/2019 - VER. LUZINEI DELGADO - ANTECIPAÇÃO DO PRAZO DO PAGAMENTO DE SALÁRIO DOS SERVIDORES MUNICIPAIS DE MANICORÉ</t>
   </si>
   <si>
     <t>74</t>
   </si>
@@ -1558,51 +1558,51 @@
   <si>
     <t>MOÇÃO 001/2019 - VER. AUGUSTO VIEIRA - PARABENIZAÇÃO AO EXECUTIVO MUNICIPAL PELA IMPLANTAÇÃO DE UMA USINA DE RECICLAGEM DE GARRAFAS PET</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>RELATÓRIO DA COMISSÃO ESPECIAL, QUE TRATA DA CRIAÇÃO DAS DELIMITAÇÕES DO DISTRITO DE SANTO ANTONIO DO MATUPI, PELA RESOLUÇÃO LEGISLATIVA - MD 001/2018 DE 10 DE DEZEMBRO DE 2018</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Conjunto</t>
   </si>
   <si>
-    <t>CLJRF - 1ª Comissão de Legislação, Justiça e Redação Final</t>
+    <t>CJRF - 1ª Comissão de Constituição, Justiça e Redação Final</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 002/2019 - Sobre o Projeto de Lei da Mesa Diretora nº 002/2019, de 25 de Janeiro de 2019, que Concede a revisão Geral Anual na Remuneração dos Servidores Públicos da Câmara Municipal de Manicoré/AM; Reajusta a porcentagem dos Anexos I - B e Anexo, I - C, da Lei Municipal 915/2018, e dá outras Providências._x000D_
 _x000D_
 Relator da 1ª Comissão - Vereador Nelson da Costa Monteiro_x000D_
 Relator da  2ª Comissão - Vereador Bernardino José Lindoso Neto</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Manicoré</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2019, DE 10 DE JANEIRO DE 2019, AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMOS DE CONVÊNIOS AJUSTES E CONGÊNERES  COM A UNIÃO, GOVERNO DO ESTADO, AUTARQUIAS, EMPRESAS PÚBLICAS, SOCIEDADES DE ECONOMIA MISTA E INSTITUIÇÕES DE CRÉDITO, NO EXERCÍCIO DE 2019 E DA OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 De autoria do Executivo Municipal_x000D_
 Protocolado nesta casa_x000D_
 Apresentado na 1ª Sessão Ordinária do dia 05/02/2019_x000D_
 Votação do regime de Urgência na Sessão do dia 11/02/2019_x000D_
 Parecer apresentado e Protocolado em 11/02/2019</t>
   </si>
@@ -2075,51 +2075,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/8/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/22/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/29/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/30/indicacao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/31/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/32/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/33/indicacao_006_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/37/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/39/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/44/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/45/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/46/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/52/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/58/indicacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/59/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/71/indicacao_-_001_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/72/indicacao_-_002_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/74/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/78/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/82/indicacao_014_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/85/indicacao_-_003_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/90/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/95/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/97/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/98/indicacao_018_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/99/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/101/indicacao_017_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/112/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/113/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/114/indicacao_021_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/115/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/119/indicacao_024_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_025_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/124/indicacao_028_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/126/indicacao_029_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/127/indicacao_030_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/128/indicacao_031_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_036_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/135/indicacao_037_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/136/indicacao_039_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_039_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/138/indicacao_040_2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_041_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_044_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_045_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/165/indicacao_023_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/166/indicacao_026_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/167/indicacao_027_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/168/indicacao_031_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/169/indicacao_032_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/171/indicacao_019_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/173/indicacao_042_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/178/indicacao_046_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/180/indicacao_043_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/182/indicacao_047_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/183/indicacao_048_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/185/indicacao_049_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/187/indicacao_050_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/188/indicacao_051_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/190/indicacao_052_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/192/indicacao_053_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/194/indicacao_054_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/222/indicacao_-_005_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/223/indicacao_-_006_2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/229/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/230/indicacao_021_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/231/indicacao_022_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/271/indicacao_008_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/272/indicacao_009_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/273/indicacao_09_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/274/indicacao_010_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/275/indicacao_011_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/276/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/277/indicacao_013_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/278/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/279/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/280/indicacao_017_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_012_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_015_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_016_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_017_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_018_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_019_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_020_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_001_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/449/indicacao_002_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/450/indicacao_003_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_005_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/41/informativo_02_-_projeto_de_lei_002-2019_-_reajust.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/199/requerimento_001_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/107/indicacao_007_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_001_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_004_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_006_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/391/requerimento_009_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2019/392/requerimento_010_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="52.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="54" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>