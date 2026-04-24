--- v0 (2025-10-16)
+++ v1 (2026-04-24)
@@ -54,1248 +54,1248 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>A. Mario do Rosário</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_001_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_001_2020.pdf</t>
   </si>
   <si>
     <t>IND. 001/2020 VER. MÁRIO DO ROSÁRIO - RECUPERAÇÃO DA ESTRADA DO RAMAL SANTO ANTONIO</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_004_2019.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_004_2019.pdf</t>
   </si>
   <si>
     <t>IND. 004/2020 - VER. MÁRIO DO ROSÁRIO - RECUPERAÇÃO DAS RUAS DO BAIRROS DE LAURA VICUNÃ</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_002_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_002_2020.pdf</t>
   </si>
   <si>
     <t>IND. 002/2020 VER. MARIO DO ROSARIO - SOLICITA A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DO BAIRRO DE SANTO EXPEDITO (PRESIDENTE LULA).</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao_003_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao_003_2020.pdf</t>
   </si>
   <si>
     <t>IND. 003/2020 VER. MARIO DO ROSÁRIO - SOLICITA A RECUPERAÇÃO DA RUA MAREPAUA, BAIRRO DE SANTO ANTÓNIO.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/202/indicacao_005_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/202/indicacao_005_2020.pdf</t>
   </si>
   <si>
     <t>IND. 005/2020 VER. MARIO DO ROSARIO - SOLICITA A RETIRADA DE LIXO LOCALIZADO AO LADO DA ESCOLA MARTA FERREIRA.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/203/indicacao_006_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/203/indicacao_006_2020.pdf</t>
   </si>
   <si>
     <t>IND. 006/2020 VER. MARIO DO ROSARIO - SOLICITA A CONSTRUÇÃO DE BOEIROS AO LADO DA ESCOLA MARTA FERREIRA E RECUPERAÇÃO DO MURO.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/204/indicacao_007_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/204/indicacao_007_2020.pdf</t>
   </si>
   <si>
     <t>IND. 007/2020 VER. MARIO DO ROSARIO - SOLICITA A RECUPERAÇÃO DAS RUAS DO BAIRRO DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/205/indicacao_008_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/205/indicacao_008_2020.pdf</t>
   </si>
   <si>
     <t>IND. 008/2020 VER. MARIO DO ROSARIO - SOLICITA A ENCANAÇÃO  DE AGUA DO BECO DA POLICIA MILITAR.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/206/indicacao_009_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/206/indicacao_009_2020.pdf</t>
   </si>
   <si>
     <t>IND. 009/2020 VER. MARIO DO ROSARIO - SOLICITA A RECUPERAÇÃO DO BECO QUATRO ESTAÇÕES.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/207/indicacao_010_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/207/indicacao_010_2020.pdf</t>
   </si>
   <si>
     <t>IND. 010/2020 VER. MARIO DO ROSARIO - SOLICITA A COMPRA DE UM GRUPO GERADOR PARA A COMUNIDADE DE PONTA NOVA RIO MAREPAÚA.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/208/indicacao_011_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/208/indicacao_011_2020.pdf</t>
   </si>
   <si>
     <t>IND. 011/2020 VER. MARIO DO ROSARIO - SOLICITA A RECUPERAÇÃO DAS RUAS DO BAIRRO DE MAZZARELLO 2.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/210/indicacao_012_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/210/indicacao_012_2020.pdf</t>
   </si>
   <si>
     <t>IND. 012/2020 VER. MARIO DO ROSARIO - SOLICITA A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA ESTRADA DO AEROPORTO.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/212/indicacao_013_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/212/indicacao_013_2020.pdf</t>
   </si>
   <si>
     <t>IND. 013/2020 VER. MARIO DO ROSARIO -  SOLICITA O CONCERTO DO GRUPO GERADOR DA COMUNIDADE DE JATUARANA.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/214/indicacao_027_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/214/indicacao_027_2020.pdf</t>
   </si>
   <si>
     <t>IND. 027/2020 VER. MARIO DO ROSARIO - SOLICITA A RECUPERAÇÃO DA ESTRADA DO SINDICATO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/216/indicacao_028_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/216/indicacao_028_2020.pdf</t>
   </si>
   <si>
     <t>IND. 028/2020 VER. MARIO DO ROSARIO - SOLICITA A LIMPEZA DA CASA DOS MÉDICOS AO LADO DO HOSPITAL REGIONAL DR. HAMILTON CIDADE.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/218/indicacao_029_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/218/indicacao_029_2020.pdf</t>
   </si>
   <si>
     <t>IND. 029/2020 VER. MARIO DO ROSARIO - SOLICITA A ILUMINAÇÃO PÚBLICA NA ESTRADA DO ATININGA ( COMUNIDADE DE NOVA JERUSALÉM).</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao_030_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao_030_2020.pdf</t>
   </si>
   <si>
     <t>IND. 030/2020 VER. MARIO DO ROSARIO - SOLICITA A RECUPERAÇÃO DO RAMAL SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao_031_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao_031_2020.pdf</t>
   </si>
   <si>
     <t>IND. 031/2020 VER. MARIO DO ROSARIO - SOLICITA A RECUPERAÇÃO DO RAMAL BRASIL.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/224/indicacao_032_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/224/indicacao_032_2020.pdf</t>
   </si>
   <si>
     <t>IND. 032/2020 VER. MARIO DO ROSARIO - SOLICITA BATERIAS 100 AMP PARA AS COMUNIDADES DE DEMOCRACIA, VISTA ALEGRE E JATUARANA.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/225/indicacao_033_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/225/indicacao_033_2020.pdf</t>
   </si>
   <si>
     <t>IND. 033/2020 VER. MARIO DO ROSARIO - SOLICITA A COLETA DE ENTULHOS EM TODOS OS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Markson M. Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/226/indicacao_-_003_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/226/indicacao_-_003_2020.pdf</t>
   </si>
   <si>
     <t>IND. 003/2020 - VER. MARKSON BARBOSA - RECUPERAÇÃO, TAPA BURACO E NIVELAMENTO DE RUAS DA SEDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/227/indicacao_-_004_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/227/indicacao_-_004_2020.pdf</t>
   </si>
   <si>
     <t>IND. 004/2020 - VER. MARKSON BARBOSA - AQUISIÇÃO E DISTRIBUIÇÃO DE EPI´s ADEQUADO AOS SERVIDORES COLETORES DE RESÍDUOS SÓLIDOS</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/235/indicacao_035_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/235/indicacao_035_2020.pdf</t>
   </si>
   <si>
     <t>IND. 035/2020 VER. MARIO DO ROSARIO - SOLICITA A RECUPERAÇÃO DA RUA QU FICA POR TRAS DO CONJUNTO DO IPASEA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/236/indicacao_034_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/236/indicacao_034_2020.pdf</t>
   </si>
   <si>
     <t>IND. 034/2020 VER. MARIO DO ROSARIO - RECUPERAÇÃO DA RUA TRAVESSA MANAUS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/237/indicacao_036_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/237/indicacao_036_2020.pdf</t>
   </si>
   <si>
     <t>IND. 036/2020 VER. MARIO DO ROSARIO -  SOLICITA A LIMPEZA DOS POÇOS ARTESIANO DAS COMUNIDADE DE PANDEGAL, JATUARANA, DEMOCRACIA, TERRA PRETA, E VISTA ALEGRE.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/</t>
+    <t>http://sapl.manicore.am.leg.br/media/</t>
   </si>
   <si>
     <t>IND. 037/2020 VER. MARIO DO ROSARIO - SOLICITA QUE FAÇA A DEVOLUÇÃO DO CAMINHÃO AGRÍCOLA QUE FOI DESTINADO AS ASSOCIAÇÕES DA ESTRADA DO MONTE SANTO E SINDICATO, PARA ESPECIFICAMENTE O TRANSPORTE DE PRODUTOS AGRÍCOLAS DESTAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_038_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_038_2020.pdf</t>
   </si>
   <si>
     <t>IND. 038/2020 VER. MARIO DO ROSARIO - RECUPERAÇÃO DE TODOS OS RAMAIS QUE LIGAM DEMOCRACIA, VISTA ALEGRE, JATUARANA, ALDEIA KAMÁUIUA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/240/indicacao_039_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/240/indicacao_039_2020.pdf</t>
   </si>
   <si>
     <t>IND. 039/2020 VER. MARIO DO ROSARIO - SOLICITA A INSTALAÇÃO DE PLACAS SOLARES NO GINASIO AROLDO FERREIRA, NA BARREIRA DE MARAVILHA.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/242/indicacao_040_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/242/indicacao_040_2020.pdf</t>
   </si>
   <si>
     <t>IND. 040/2020 VER. MARIO DO ROSARIO - SOLICITA CONSTRUÇÃO DE POÇOS ARTEZIANOS NAS COMUNIDADES DE URUCURY E SANTA EVA REGIÃO DE DEMOCRACIA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/243/indicacao_041_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/243/indicacao_041_2020.pdf</t>
   </si>
   <si>
     <t>IND. 041/2020 VER. MARIO DO ROSARIO - SOLICITA A SECRETARIA SEMAPA MECANIZAR AS ÁREAS PARA OS PRODUTORES RURAIS NAS REGIÃO DEMOCRACIA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/245/indicacao_042_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/245/indicacao_042_2020.pdf</t>
   </si>
   <si>
     <t>IND. 042/2020 VER. MARIO DO ROSARIO - SOLICITA A FISCALIZAÇÃO DA SECRETARIA DE MEIO AMBIENTE AO ANTIGO BANHO DO WALDOMIRO GOMES QUE SENDO USADO PARA DEPÓSITO DE LIXO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_043_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_043_2020.pdf</t>
   </si>
   <si>
     <t>IND. 043/2020 VER. MARIO DO ROSARIO - SOLICITA A CONSTRUÇÃO DE BANHEIROS COMUNITÁRIOS NAS COMUNIDADES DE SANTA LUZIA, JATUARANA, DEMOCRACIA, TERRA PRETA, KAMAIÚA, SANTA EVA, PANDEGAL, VISTA ALEGRE.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/248/indicacao_044_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/248/indicacao_044_2020.pdf</t>
   </si>
   <si>
     <t>IND. 044/2020 VER. MARIO DO ROSARIO - SOLICITA A RECUPERAÇÃO DA RUA BARRO ALTO DO BAIRRO DE MANICOREZINHO.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_045_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_045_2020.pdf</t>
   </si>
   <si>
     <t>IND. 045/2020 VER. MARIO DO ROSARIO - SOLICITA A RECUPERAÇÃO DAS RUAS DO BAIRRO DE LAURA VICUNÃ.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Charles Meireles</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/281/indicacao_003_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/281/indicacao_003_2020.pdf</t>
   </si>
   <si>
     <t>IND.  Nº 003/2020 -VR-  CHARLES MEIRELES .  Secretária  Municipal de Saúde ( SEMSA  ) . Solicito Equipamento de Necessidades para as Ambulanchas da Zona Rural de Manicoré.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/282/indicacao_005_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/282/indicacao_005_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 005/2020 -VR-  CHARLES MEIRELES . Realiza uma doação de um Grupo Gerador (  18HP  ) e Gerador de (  12KVA ) para a Comunidade Palhal.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_006_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_006_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 006/2020 - VR- CHARLES MEIRELES . Realiza uma doação de um Grupo Gerador ( 18HP ) com Gerador de ( 12KVA ) e fazer rede elétrica na Comunidade Bosco do Acara.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/284/indicacao_004_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/284/indicacao_004_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 004/2020 - VR-  CHARLES MEIRELES .  Realiza uma doação ou o Concerto do Motor de Luz  (60mwm ) da Comunidade Boca do Juari Rio Madeira.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/285/indicacao_007_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/285/indicacao_007_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 007/2020 -VR -    CHARLES MEIRELES.  Realiza O Conserto do Grupo Gerador de Motor de Luz da Comunidade Repartimento Lago do Geninpapo.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Luzinei Delgado</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_001_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_001_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 001/2020 - VR . LUZINEI DELGADO . TAPA BURACO .</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/336/indicacao_002_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/336/indicacao_002_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 002/2020 - VR . LUZINEI DELGADO . GRUPO GERADOR</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/337/indicacao_004_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/337/indicacao_004_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 004/2020 . VR - LUZINEI DELGADO . TAPA BURACO</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>IND . Nº 005/2020 - VR .  LUZINEI DELGADO . ÁGUAS PLUVIAS .</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/339/indicacao_006_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/339/indicacao_006_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 006/2020 - VR . LUZINEI DELGADO . MANUTENÇÃO DO FILTRO SALTA -z .</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/340/indicacao_008_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/340/indicacao_008_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 008/2020 - LUZINEI DELGADO . RETIRADA DE LIXO .</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_009_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_009_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 009/2020 - VR. LUZINEI DELGADO . Construção de uma Escada de Madeira .</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/352/indicacao_005_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/352/indicacao_005_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 005/2020 -  VR . LUZINEI DELGADO . ÀGUAS  PLUVIAIS .</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/353/indicacao_002_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/353/indicacao_002_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 002/2020 - VER. LUZINEI DELGADO  . GRUPO GERADOR.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/354/indicacao_007_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/354/indicacao_007_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 007/2020 - VER. LUZINEI DELGADO . AQUISIÇÃO De FELTRO SALTA - Z .</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/355/indicacao_010_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/355/indicacao_010_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 010/2020 - VER . LUZINEI DELGADO . Placas de ADVERTENCIA -  ¨ PROIBIDO  joga  Lixo Sujeira a Multa ¨ .</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Augusto Vieira</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/371/indicacao_001_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/371/indicacao_001_2020.pdf</t>
   </si>
   <si>
     <t>IND. 001/2020 VER. AUGUSTO VIEIRA- SOLICITA A CONSTRUÇÃO DE UM ABRIGO PARA OS ÔNIBUS ESCOLARES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Yuri Reis</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/377/indicacao_001_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/377/indicacao_001_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 001/2020 - VER . YURI LELO REIS. Construção de Bueiros de Sarjetas E/ou Galerias para a Drenagem de Águas Pluviais .</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>IND. Nº 002/2020 . VER. YURI LELO REIS . Recuperação do Trecho da Rua Fábio Araújo da Costa - São Sebastião .</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/379/indicacao_003_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/379/indicacao_003_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 003/2020 - VER. YURI LELO REIS . Recuperação da Rua CANAÃ (  Ao Lado da Associação dos Professores .</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/380/indicacao_004_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/380/indicacao_004_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 004/2020 - VER . YURI LELO REIS . Recuperação da Rua AMAPA ( Beco Miriti ) - Laura Vicuna .</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Nelson Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_002_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_002_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 002/2020 - VER . NELSON MONTEIRO .IMPLANTAÇÃO DE UMA USINA DE OXIGÉNIO EM MANICORÉ.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>IND. Nº 003/2020- VER. NELSON MONTEIRO. Implantação de uma Usina de OXIGENIO em Manicoré.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_004_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_004_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 004/2020 - VER . NELSON MONTEIRO.INSTALAÇÃO DE ENERGIA SOLAR EM ESCOLAS PÓLOS DO_x000D_
 LAGO DO CAPANÃ GRANDE E REGIÃO DE CIMA DO MADEIRA.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>IND. Nº 005/2020 - VER . NELSON MONTEIRO .SOLICITA PROVIDÊNCIAS NO MELHORAMENTO DO SERVIÇO DE_x000D_
 TELEFONIA MÓVEL DE MANICORÈ.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_006_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_006_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 006/2020- VER. NELSON MONTEIRO . Solicita Manutenção Corretiva em Grupo Gerador.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_007_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_007_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 007/2020- VER. NELSON MONTERO . SOLICITA MANUTENÇÃO CORRETIVA EM GRUPO GERADOR</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_008_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_008_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 008/2020 - VER. NELSON MONTEIRO . SOLICITA MANUTENÇÃO CQRRETIVA EM GRUPO GERADOR.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_009_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_009_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 009/2020- VER. NELSON MONTEIRO.SOLICITA MANUTENÇÃO CORRETIVA EM GRUPO GERADOR.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Nara Nidia</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_001_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_001_2020.pdf</t>
   </si>
   <si>
     <t>IND. 001/2020 VERª. NARA NÍDIA - SOLICITA SINALIZAÇÃO HORIZONTAL DAS RUAS DA CIDADE DE MANICORÉ</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Joaquim Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/436/indicacao_001_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/436/indicacao_001_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 001/2020 - VER . JOAQUIM R RIBEIRO _ LIMPEZA DOS POÇOS ARTESIANOS DAS COMUNIDADES RURAIS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_002_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_002_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 002/2020 . VER. JOAQUIM R RIBEIRO. INSTALAÇO DE FILTRO SALTA Z NAS_x000D_
 DE TERRA FIRME E ÁREA DE VÁRZEA_x000D_
 COMUNIDADES RURAIS</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_003_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_003_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 003/2020 - VER. JOAQUIM R . RIBEIRO . IMPLANTAÇÃO DE MAIS 01 ( UMA) EQUIPE DE PROFISSIONAIS PARA_x000D_
 MANUTENÇÃO DA REDE ELETRICA DO PROGRAMA MAIS LUZ PARA_x000D_
 AMAZÓNIA e INFORMAÇÕES DA ATUAL SITUAÇÃO DA AMPLIAÇÃO DA_x000D_
 REDE ELETRICA DE DISTRIBUIÇÃO PARA ZONA RURAL.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_004_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_004_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 004/2020 - VER. JOAQUIM R. RIBEIRO .MANUTENÇÃO E TROCA DE EQUIPAMENTOS NOS TELEFONE_x000D_
 DA OPERADORA Ol NA ZONA RURAL E INSTALAÇÃO DE EQUIPAMENTO_x000D_
 VIA SATÉLITE COM COBERTURA 4G</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_005_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_005_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 005/2020 - VER. JOAQUIM R. RIBEIRO . INSTALAÇÃO DE TUBULAÇÃO PARA A ENCANAÇAO DE AGUA_x000D_
 NAS RESIDÊNCIAS DOS MORADORES DAS COMUNIDADE DE NAZARÉ DO_x000D_
 CAPANANZINHO E JATUARANA.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_006_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_006_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 006/2020 - VER. JOAQUIM RODRIGUES RIBEIRO. Aquisição de Bomba D¨ Água para a Comunidade Rural De São José de Onça.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/442/indicacao_007_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/442/indicacao_007_2020.pdf</t>
   </si>
   <si>
     <t>IND. Nº 007/2020 . VER. JOAQUIM RODRIGUES RIBEIRO.MANUTENÇÃO CORRETIVA DO GERADOR DE 40 KVA PARA_x000D_
 A COMUNIDADE RURAL DE TERRA PRETA DO CAPANAZINHO</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/443/indicacao_008_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/443/indicacao_008_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 008/2020 . VER. JOAQUIM RODRIGUES RIBEIRO -MANUTENÇÃO CORRETIVA Dl- GERADOR Dl: 80 K1VA DA COMUNIDADE_x000D_
 RURAL DE NAZARÉ CAPANA/INI IO</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/444/indicacao_002_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/444/indicacao_002_2020.pdf</t>
   </si>
   <si>
     <t>IND. 002/2020 VERª. NARA NÍDIA -  SOLICITA A CONSTRUÇÃO DE SISTEMA DE DRENAGEM NA ESTRADA DO DOM BOSCO, NAS PROXIMIDADES DA FAZENDA DO SR. HEIDER OLIVEIRA E RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/445/indicacao_004_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/445/indicacao_004_2020.pdf</t>
   </si>
   <si>
     <t>IND. 004/2020 VERª. NARA NÍDIA - SOLICITA A MANUTENÇÃO DAS ESTRADAS VICINAIS DO MUNICIPIO DE MANICORÉ.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_005_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_005_2020.pdf</t>
   </si>
   <si>
     <t>IND. 005/2020 VERª. NARA NÍDIA - SOLICITA A CONSTRUÇÃO DE SISTEMA DE DRENAGEM E OPERAÇÃO TAPA BURACO.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_006_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_006_2020.pdf</t>
   </si>
   <si>
     <t>IND. 006/2020 VERª. NARA NÍDIA - SOLICITA O ABASTECIMENTO DE CAIXAS ELETRÔNICOS DURANTE OS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Socorro Torres</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/475/indicacao_001_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/475/indicacao_001_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 001/2020 - VER . MARIA DO SOCORRO TORRES PALHETA .obras de recuperação nas_x000D_
 Vicinais: Estrada do Sindicato, Estrada do Monte Santo e_x000D_
 Ramal Brasil, para o melhor acesso de moradores.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/476/indicacao_002_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/476/indicacao_002_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 002/2020 - VER .MARIA DO SOCORRO TORRES PALHETA . instalação de tubulação e_x000D_
 canaletas para o escoamento da água que há anos vem_x000D_
 causando transtorno aos moradores da Rua Ponta do_x000D_
 Campo, próximo a igreja de Madureira, no bairro do_x000D_
 Manicorezinho.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_003_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_003_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 03/2020 - VER - MARIA DO SOCORRO TORRES PALHETA seja_x000D_
 feito reparos na iluminação pública em toda extensão da Rua_x000D_
 dos Gaúchos, Mazzarello 2.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/478/indicacao_004_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/478/indicacao_004_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 004/2020 - VER . MARIA DO SOCORRO TORRES PALHETA .seja_x000D_
 feito a retirada do entulho, na Rua Projetada II e III no bairro_x000D_
 da Rocinha.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/479/indicacao_010_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/479/indicacao_010_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 010  - VER MARIA DO SOCORRO TORRES PALHETA .recuperação da Rua_x000D_
 Terezinha Rebelo dos Reis Morais, Rua Projetada 2, no bairro_x000D_
 de Mazarello II.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/480/indicacao_011_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/480/indicacao_011_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 011 - VER MARIA DO SOCORRO TORRES PALHETA .recuperação da rua Firmino,_x000D_
 bairro São Sebastião.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/481/indicacao_011_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/481/indicacao_011_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 011 - VER - MARIA DO SOCORRO TORRES PALHETA .recuperação da rua Firmino,</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/482/indicacao_013_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/482/indicacao_013_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 013 - VER - MARIA DO SOCORRO TORRES PALHETA .a instalação de tubulação e_x000D_
 canaletas para o escoamento da água na rua Maria Rosivalda_x000D_
 Paixão, rua do Mistura Fina.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/483/indicacao_014_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/483/indicacao_014_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 014/2020 - VER - MARIA DO SOCORRO TORRES PALHETA . Rua Rio Amapá no bairro_x000D_
 Andaraí, rua da Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/484/indicacao_015_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/484/indicacao_015_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 015/2020 - VER -MARIA DO SOCORRO TORRES PALHETA . seja_x000D_
 feito a retirada do entulho e recuperação da Rua Projetada 5_x000D_
 no Bairro Andar .</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/485/indicacao_016_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/485/indicacao_016_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 016/2020 - VER . MARIA DO SOCORRO TORRES PALHETA . seja_x000D_
 feito a recuperação da rua Nova Canaã com areia grossa,_x000D_
 próximo a Associação dos Professore .</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_009_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_009_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 009/2020  - VER - MARIA DO SOCORRO TORRES PALHETA . operação tapa buraco na Travessa_x000D_
 Pedro Tinoco, em frente ao Pinheiro Mercadinho .</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_017_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_017_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 017/2020 - VER MARIA DO SOCORRO TORRES PALHETA . seja_x000D_
 feito obras de terraplanagem no Beco Quatro Estacões_x000D_
 localizado na Av. Quintino Bocaiuva.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Michael Breves</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/501/indicacao_001_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/501/indicacao_001_2020.pdf</t>
   </si>
   <si>
     <t>IND . Nº 001/2020 - VER . MICHAEL DAVIO PINTO BREVES -se, Instalação de energia elétrica para cinco_x000D_
 famílias que moram no Ramal Brasil próximo a fazenda do Sr._x000D_
 Heider.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/228/requerimento_-_004_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/228/requerimento_-_004_2020.pdf</t>
   </si>
   <si>
     <t>REQ. 004/2020 - VER. MARKSON BARBOSA - PEDIDO DE INFORMAÇÕES DA PREFEITURA DE MANICORE SOBRE RECURSOS NO COMBATE A COVID-19</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_002_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_002_2020.pdf</t>
   </si>
   <si>
     <t>REQ. 002/2020 - VER. MARIO DO ROSÁRIO - SOLICITAÇÃO DA RELAÇÃO DOS BENEFICIÁRIOS DO PROGRAMA RENDA CIDADÃ - ZONA URBANA E RURAL, COM ENDEREÇO, DATA DE INCLUSÃO NO REFERIDO PROGRAMA</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/411/requerimento_001_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/411/requerimento_001_2020.pdf</t>
   </si>
   <si>
     <t>REQ. 001/2020 VER. YURI REIS - SOLICITAÇÕES DE INFORMAÇÕES</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/423/requerimento_001_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/423/requerimento_001_2020.pdf</t>
   </si>
   <si>
     <t>Requerimento Nº 001/2020 - Vereador CHARLES MEIRELES .O VEREADOR QUE ESTE SUBSCREVE REQUER, ^&gt;MESA DIRÊTGRA_x000D_
 DESTA EGRÉGIA CASA, NOS TERMOS DO REGIMENTO INTERNO, DEPOIS DE_x000D_
 OUVIDO O DOUTO PLENÁRIO, ENCAMINHE EXPEDIENTE À PREFEITURA_x000D_
 MUNICIPAL DE MANICORÉ, NA PESSOA DO EXMO SR. MANUEL SEBASTIÃO_x000D_
 PIMENTEL DE MEDEIROS -- DD. PREFEITO MUNICIPAL, SOLICITANDO. DE_x000D_
 FORMA URGENTE, INFORMAÇÕES SOBRE A SPA DE SANTO ANTÓNIO DE_x000D_
 MATUPI, ONDE A MESMA JÁ SE ENCONTAR A MAIS DE 10(DEZ) ANOS_x000D_
 PARALISADA, O PORQUE DA OBRA NÃO TER SIDO FINALIZADA.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/434/requerimento_003_2017.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/434/requerimento_003_2017.pdf</t>
   </si>
   <si>
     <t>Requerimento. Nº 003/2017 - VER . NELSON MONTEIRO. O Vereador que este subscreve, vem nos termos regimentais vigentes deste_x000D_
 poder Legislativo Municipal, depois de ouvido o DOUTO PLENÁRIO, e de_x000D_
 acordo com o Art. 69, inciso Hl do Regimento Interno da Casa, REQUERER a_x000D_
 realização de uma Audiência Pública, a acontecer no dia 12 de dezembro_x000D_
 de 2017, com local indicado no Auditório desta Câmara Municipal, com o_x000D_
 objetivo de promovermos um debate Amplo e Democrático sobre a situação_x000D_
 da SEGURANÇA PÚBLICA no Município de Manicoré.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/502/requerimento_001_2020.pdf</t>
+    <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/502/requerimento_001_2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO . Nº 001/2020 - VER - MICHAEL DAVID PINTO BREVES .Regueiro, informações da Secretaria Municipal de Infraestrutura do Interior -_x000D_
 SEMINFRI, Secretaria municipal de Agricultura, produção e abastecimento SEMAPA,_x000D_
 DEFESA CIVIL DO MUNICÍPIO e a Comissão de monitoramento de enchente do rio_x000D_
 madeira da Câmara Municipal, providências sobre a enchente do rio madeira deste ano .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1605,68 +1605,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/202/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/203/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/204/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/205/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/206/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/207/indicacao_010_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/208/indicacao_011_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/210/indicacao_012_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/212/indicacao_013_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/214/indicacao_027_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/216/indicacao_028_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/218/indicacao_029_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao_030_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao_031_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/224/indicacao_032_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/225/indicacao_033_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/226/indicacao_-_003_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/227/indicacao_-_004_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/235/indicacao_035_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/236/indicacao_034_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/237/indicacao_036_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_038_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/240/indicacao_039_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/242/indicacao_040_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/243/indicacao_041_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/245/indicacao_042_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_043_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/248/indicacao_044_2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_045_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/281/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/282/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/284/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/285/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/336/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/337/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/339/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/340/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/352/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/353/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/354/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/355/indicacao_010_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/371/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/377/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/379/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/380/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/436/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/442/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/443/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/444/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/445/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/475/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/476/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/478/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/479/indicacao_010_2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/480/indicacao_011_2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/481/indicacao_011_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/482/indicacao_013_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/483/indicacao_014_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/484/indicacao_015_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/485/indicacao_016_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_017_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/501/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/228/requerimento_-_004_2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_002_2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/411/requerimento_001_2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/423/requerimento_001_2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/434/requerimento_003_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/502/requerimento_001_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/202/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/203/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/204/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/205/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/206/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/207/indicacao_010_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/208/indicacao_011_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/210/indicacao_012_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/212/indicacao_013_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/214/indicacao_027_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/216/indicacao_028_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/218/indicacao_029_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao_030_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao_031_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/224/indicacao_032_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/225/indicacao_033_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/226/indicacao_-_003_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/227/indicacao_-_004_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/235/indicacao_035_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/236/indicacao_034_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/237/indicacao_036_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_038_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/240/indicacao_039_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/242/indicacao_040_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/243/indicacao_041_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/245/indicacao_042_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_043_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/248/indicacao_044_2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_045_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/281/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/282/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/284/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/285/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/336/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/337/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/339/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/340/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/352/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/353/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/354/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/355/indicacao_010_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/371/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/377/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/379/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/380/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/436/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/442/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/443/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/444/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/445/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/475/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/476/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/478/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/479/indicacao_010_2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/480/indicacao_011_2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/481/indicacao_011_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/482/indicacao_013_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/483/indicacao_014_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/484/indicacao_015_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/485/indicacao_016_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_017_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/501/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/228/requerimento_-_004_2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_002_2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/411/requerimento_001_2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/423/requerimento_001_2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/434/requerimento_003_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/502/requerimento_001_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="231.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>