--- v1 (2026-04-24)
+++ v2 (2026-06-09)
@@ -294,51 +294,51 @@
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/224/indicacao_032_2020.pdf</t>
   </si>
   <si>
     <t>IND. 032/2020 VER. MARIO DO ROSARIO - SOLICITA BATERIAS 100 AMP PARA AS COMUNIDADES DE DEMOCRACIA, VISTA ALEGRE E JATUARANA.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/225/indicacao_033_2020.pdf</t>
   </si>
   <si>
     <t>IND. 033/2020 VER. MARIO DO ROSARIO - SOLICITA A COLETA DE ENTULHOS EM TODOS OS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>Markson M. Barbosa</t>
+    <t>Markson Barbosa</t>
   </si>
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/226/indicacao_-_003_2020.pdf</t>
   </si>
   <si>
     <t>IND. 003/2020 - VER. MARKSON BARBOSA - RECUPERAÇÃO, TAPA BURACO E NIVELAMENTO DE RUAS DA SEDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/227/indicacao_-_004_2020.pdf</t>
   </si>
   <si>
     <t>IND. 004/2020 - VER. MARKSON BARBOSA - AQUISIÇÃO E DISTRIBUIÇÃO DE EPI´s ADEQUADO AOS SERVIDORES COLETORES DE RESÍDUOS SÓLIDOS</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>31</t>
   </si>
@@ -1621,51 +1621,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_004_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/200/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/202/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/203/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/204/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/205/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/206/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/207/indicacao_010_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/208/indicacao_011_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/210/indicacao_012_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/212/indicacao_013_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/214/indicacao_027_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/216/indicacao_028_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/218/indicacao_029_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/220/indicacao_030_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao_031_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/224/indicacao_032_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/225/indicacao_033_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/226/indicacao_-_003_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/227/indicacao_-_004_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/235/indicacao_035_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/236/indicacao_034_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/237/indicacao_036_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_038_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/240/indicacao_039_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/242/indicacao_040_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/243/indicacao_041_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/245/indicacao_042_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_043_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/248/indicacao_044_2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_045_2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/281/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/282/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/284/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/285/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/336/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/337/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/339/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/340/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/352/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/353/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/354/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/355/indicacao_010_2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/371/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/377/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/379/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/380/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/436/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/442/indicacao_007_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/443/indicacao_008_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/444/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/445/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_005_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_006_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/475/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/476/indicacao_002_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_003_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/478/indicacao_004_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/479/indicacao_010_2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/480/indicacao_011_2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/481/indicacao_011_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/482/indicacao_013_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/483/indicacao_014_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/484/indicacao_015_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/485/indicacao_016_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_009_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_017_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/501/indicacao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/228/requerimento_-_004_2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_002_2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/411/requerimento_001_2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/423/requerimento_001_2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/434/requerimento_003_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manicore.am.leg.br/media/sapl/public/materialegislativa/2020/502/requerimento_001_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="231.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>